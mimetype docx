--- v0 (2026-02-21)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava bojuje proti předčasným odchodům ze školy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava pokračuje v boji proti předčasným odchodům dětí ze vzdělávání. Navazuje na úspěšný projekt z minulých let, na jehož konci bylo je minimum žáků, kteří základní školu nedokončili. Pro nový projekt byly vybrány tři školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -281,61 +396,50 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Máme za ty poslední dva měsíce zatčené čtyři bankovní úředníky, kteří takzvaně přeprodávali údaje svých klientů třetím stranám. Posléze samozřejmě ti lidé mají problém, protože je na ně páchána trestná činnost ve formě podvodného jednání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">hovor falešného bankéře:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "U telefonu bezpečností oddělení České národní banky. Dobrý den paní. Obdržel jsem informace od kriminální policie o úniku vašich osobních údajů."</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prevence má smysl, proto je policie u přechodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie ve spolupráci s BESIPem uspořádala v Novém Jičíně další preventivní akci zaměřenou na viditelnost chodců. Policisté v terénu kontrolovali, zda lidé používají reflexní prvky, a zároveň jim vysvětlovali, proč jsou důležité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -369,53 +473,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ptali se mě, jestli nosím reflexní prvky. A nemám je. Teď jsem jeden dostal, dám si ho na ruku nebo na nohu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tato prevence mi přijde jako velice pozitivní, policisté jsou milí. Měl bych nosit reflexní prvky, ale nenosím. Teď jsem je nafasoval.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gregor, vedoucí Dopravního inspektorátu Nový Jičín, PČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dále bychom chtěli upozornit chodce, aby udržovali oční kontakt s řidiči. Chodci na přechodu pro chodce nemají absolutní přednost, to znamená, měli by si tam tito účastníci silničního provozu vycházet vstříc.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dále bychom chtěli upozornit chodce, aby udržovali oční kontakt s řidiči. Chodci na přechodu pro chodce nemají absolutní přednost, to znamená, měli by si tam tito účastníci silničního provozu vycházet vstříc.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gregor, vedoucí Dopravního inspektorátu Nový Jičín, PČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V tomto roce jsme jako každý rok šetřili za snížené viditelnosti střety s chodci. Můžeme říct, že prevence se ale daří, protože bylo to s menší četnosti než ve předcházejících letech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle informací krajského koordinátora BESIP došlo v roce 2025 k 70 smrtelným dopravním nehodám s chodci, polovina z nich se stala u přechodů pro chodce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -432,105 +535,96 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský denní stacionář Dům V Aleji má po rekonstrukci a opět slouží klientům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doslova na míru pro klienty rekonstruovala Karviná denní stacionář Dům v Aleji.  Práce zahrnovaly hlavně bezbariérové úpravy a vyšly na 24 milionů korun bez DPH. Domov tak opět slouží hlavně lidem s omezenou soběstačností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Téměř rok měli klienti denního stacionáře V Aleji zázemí v náhradních prostorách karvinské polikliniky. Nyní se vrátili do starého známého prostředí, avšak v novém kabátě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Látka Hoschnová, ředitelka Sociálních služeb Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Prostory jsou nové. Nové rozvržení místností i využití, tudíž také změna, což pro tuto cílovou skupinu bývá komplikované, ale pevně věříme, že všechno zvládneme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro spoustu klientů s hendikepem je zvykání si na nově zrekonstruované prostory mnohem delší, než by bylo pro zdravé lidi. I proto, že se během jednoho roku stěhovali několikrát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Jedličková, vedoucí střediska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Myslím si, že si pomalinku zvykají. Líbí se jim prostory, jsou vzdušné, nové a moderní, ale chce to čas."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V prvním patře budovy vzniklo také nové denní centrum, které bude sloužit lidem se sníženou soběstačností z důvodu chronického onemocnění, zdravotního postižení nebo vyššího věku.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Látka Hoschnová, ředitelka Sociálních služeb Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -562,61 +656,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná koupila hotelový dům Carbokov za zhruba 30 milionů korun. Strategickou budovu poblíž centra města chce přeměnit na moderní internát pro zhruba 100 středoškoláků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (NESTR.), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Poptávka ze strany středních škol, ať už to byla zdravotní škola, ISŠ, průmyslovka, případně obchodka, tak byla velká. Já věřím tomu, že minimálně 100 přespolních žáků, dětí, studentů tady bude moci navštěvovat tyto školy. A třeba se někteří z nich rozhodnou a v Karviné se usídlí, zakoření a budou tady bydlet."</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Štefela Beskydskou laťku potřetí za sebou nevyhrál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sen o zlatém hattricku se českému skokanovi do výšky Janu Štefelovi nesplnil. Po dvou triumfech na Beskydské laťce v Třinci se tentokrát musel sklonit před výkonem polského soupeře a skončil druhý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -776,93 +859,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-11-02-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>