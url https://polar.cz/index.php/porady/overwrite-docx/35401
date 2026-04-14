--- v0 (2026-02-16)
+++ v1 (2026-04-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.2.2026, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vzkaz policie: Chodci a řidiči by si měli vycházet vstříc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie ve spolupráci s BESIPem uspořádala v Novém Jičíně další preventivní akci zaměřenou na viditelnost chodců. Policisté v terénu kontrolovali, zda lidé používají reflexní prvky, a zároveň jim vysvětlovali, proč jsou důležité.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -122,53 +237,52 @@
         <w:t xml:space="preserve">Barbora Fialová, PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vidíme děti, které již mají zakoupené třeba aktovky do školy s těmi reflexními prvky. Mladá generace nebo mladší generace rodičů se o toto snaží. Senioři podle mě docela pokulhávají.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté upozorňovali také na to, že lidé na přechodu pro chodce se sluchátky na uších nebo s kapucí na hlavě často méně vnímají okolní dopravní ruch. Jejich apel na větší obezřetnost ovšem směřoval i k řidičům.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gregor, vedoucí Dopravního inspektorátu Nový Jičín, PČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Chtěli bychom upozornit řidiče, aby zejména na náledí dodržovali přiměřenou rychlost, nedostávali se zbytečně do kolizních situací, zejména i s chodci. Chodce zase upozorňujeme na to, aby používali reflexní prvky, tuto povinnost ovšem mají pouze mimo obec, ale je vhodné to užít i v obci. Dále bychom chtěli upozornit chodce na přechodech pro chodců za snížené viditelnosti, aby udržovali oční kontakt s řidiči. Podívat se na toho řidiče, zda ten řidič toho chodce vnímá, že chce vstoupit na přechod pro chodce, pokud začne snižovat rychlost, nebo mu nějakým způsobem pokyne, až poté vstupovat na ten přechod. Chodci na přechodu pro chodce nemají absolutní přednost, to znamená, měli by si tam tito účastníci silničního provozu vycházet vstříc."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Chtěli bychom upozornit řidiče, aby zejména na náledí dodržovali přiměřenou rychlost, nedostávali se zbytečně do kolizních situací, zejména i s chodci. Chodce zase upozorňujeme na to, aby používali reflexní prvky, tuto povinnost ovšem mají pouze mimo obec, ale je vhodné to užít i v obci. Dále bychom chtěli upozornit chodce na přechodech pro chodců za snížené viditelnosti, aby udržovali oční kontakt s řidiči. Podívat se na toho řidiče, zda ten řidič toho chodce vnímá, že chce vstoupit na přechod pro chodce, pokud začne snižovat rychlost, nebo mu nějakým způsobem pokyne, až poté vstupovat na ten přechod. Chodci na přechodu pro chodce nemají absolutní přednost, to znamená, měli by si tam tito účastníci silničního provozu vycházet vstříc." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gregor, vedoucí Dopravního inspektorátu Nový Jičín, PČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V tomto roce jsme jako každý rok šetřili za snížené viditelnosti střety s chodci. Můžeme říct, že prevence se ale daří, protože bylo to s menší četnosti než ve předcházejících letech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahut, krajský koordinátor BESIP: </w:t>
       </w:r>
       <w:r>
@@ -314,112 +428,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A na závěr ještě perlička - lidé, spíše staršího a středního věku, znají přirovnání “Kecá jako Palacký”. Ovšem asi jen málokdo ví, koho se vlastně týká. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Macháček-Rieger, potomek Františka Palackého: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To je takový ten omyl, který koluje už vlastně strašně dlouho, dá se říct více než sto let. No a to si studenti vymysleli na Palackého syna Jana, který byl univerzitní profesor, velice úspěšný a byl takový excentrik trošku, takže měl takové nestandardní chování a byl hodně výřečný a studenti si ho dobírali a na něj vzniklo tohle rčení, mluvíš nebo případně i kecáš jako Palacký. Takže chudák František je v tom úplně nevinně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajské kolo Nerf ligy pořádal novojičínský Fokus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínský Fokus pořádal krajské kolo Nerf ligy. Turnaje se účastnily týmy z pěti středisek volného času, přičemž nejlepší postoupily do celostátního finále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Populární aktivitou v rámci nabídky mnoha středisek volného času je kroužek Nerf plný soubojů s pistolemi na pěnové náboje. Z této adrenalinové zábavy vznikla před několika lety i ligová soutěž. Novojičínský Fokus opět po roce pořádal její krajské kolo. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Populární aktivitou v rámci nabídky mnoha středisek volného času je kroužek Nerf plný soubojů s pistolemi na pěnové náboje. Z této adrenalinové zábavy vznikla před několika lety i ligová soutěž. Novojičínský Fokus opět po roce pořádal její krajské kolo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Fojtík, spoluorganizátor krajské NERF ligy, SVČ Fokus NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Krajské kolo Nerf ligy už pořádáme podruhé v Novém Jičíně pod záštitou SVČ Fokus. Opět soutěžíme o postup do republikového kola, dneska uvidíme výsledky, takže se rozhodne, kdo vlastně postupuje. Máme tři kategorie, mini, mladší, starší, mini jsou do 8 tuším, do 11 jsou potom mladší a od 11 jsou zase starší.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Účastníci, kromě domácích, přijeli z Karviné, Kopřivnice, Krnova a Bruntálu. Turnaj se odehrával ve třech tělocvičnách, ve dvou v základní škole Komenského 66 a dále na Dlouhé.   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Účastníci, kromě domácích, přijeli z Karviné, Kopřivnice, Krnova a Bruntálu. Turnaj se odehrával ve třech tělocvičnách, ve dvou v základní škole Komenského 66 a dále na Dlouhé.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oldřich Volek, rozhodčí NERF ligy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem rozhodčí už nějakých 8 let. Je to akční hra, kde se tři hráči na každé straně snaží trefit terč do protivníkovy branky. Pokud dostane zásah, tak musí jít ven, a hlídáme u toho ještě přešlapy, jestli nebyl nějaký zásah hráče Nerfkou do sebe a podobné. Je tu důraz i na fair play, když dostanou zásah, tak oni se sami mají přihlásit, ale stále i když to neuznají nebo necítí, tak jsou tady čtyři rozhodčí, kteří to hlídají na víc.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antonín Chalupa, tým My, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
@@ -436,75 +542,67 @@
         </w:rPr>
         <w:t xml:space="preserve">Václav Oliva, tým My, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chodím do kroužku Nerf a tasm trénujeme. Co by sis přál dneska? Postup? Jo, postup. Už jste někdy byli na republice? Jo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpán Vlček, tým My, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co je na tom fajn? Střílení, vyhýbání se šipkám, střílení do terče.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Krása,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">tým My, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">”Věnuju se tomu tak rok a baví mě na tom, že si tady můžete zastřílet, různě se pobavit a vyhýbat se těm šipkám a různá zábava.”   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">”Věnuju se tomu tak rok a baví mě na tom, že si tady můžete zastřílet, různě se pobavit a vyhýbat se těm šipkám a různá zábava.”    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Fojtík, spoluorganizátor krajské NERF ligy, SVČ Fokus NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Fokus za nás tady jsou dva týmy v mladších, dva týmy ve starších, takže ta šance postoupit do republiky je veliká.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finále Nerf ligy bude v květnu v Bruntále. Z novojičínského Fokusu na něj pojede jeden tým a bude to právě parta, která soutěží pod názvem My. Její člen, Václav Oliva, se stal ve své kategorii dokonce králem střelců.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -600,93 +698,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-13-02-2026-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>