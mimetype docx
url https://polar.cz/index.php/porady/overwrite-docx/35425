--- v0 (2026-02-19)
+++ v1 (2026-04-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2026, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští školáci trávili jarní prázdniny na táborech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní lavice vystřídaly herny a výlety. Ostravští školáci měli v uplynulém týdnu jarní prázdniny a s nimi přišly i oblíbené příměstské tábory, které hlásily plnou kapacitu. V Ostravě-Jihu měly děti a rodiče skutečně pestrou nabídku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,53 +227,52 @@
         <w:t xml:space="preserve">Ľubica Kovářová, pedagožka volného času, SVČ  Ostrava-Zábřeh</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Zájem je o něco menší kvůli lákavým sněhovým podmínkám  na horách, ale i přesto jsou tábory plné. Vypadá to, že kolem šedesáti dětí je  přihlášeno na naše příměstské tábory na všech pobočkách.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už několik let pořádá příměstské tábory i Kulturní zařízení  Ostravy-Jihu. Děti mají každý den nabitý program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Věžník, mluvčí Kultury-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Na děti  toho čeká spoustu, je to tábor od pondělí do pátku každý den. V pondělí šli  děti do knihovny, v úterý se chystají na bazén do Bohumína, ve středu je čeká  výlet do Dolní oblasti Vítkovice. Ve čtvrtek je to velký výlet do Olomouce, do  svíčkárny. No a v pátek si potom děti užijí film v kině Luna.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Na děti  toho čeká spoustu, je to tábor od pondělí do pátku každý den. V pondělí šli  děti do knihovny, v úterý se chystají na bazén do Bohumína, ve středu je čeká  výlet do Dolní oblasti Vítkovice. Ve čtvrtek je to velký výlet do Olomouce, do  svíčkárny. No a v pátek si potom děti užijí film v kině Luna.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci tábora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Já na tady ten tábor  jezdím každý rok a strašně mě to baví. Všechny hry, vždycky jdeme na nějaké  zajímavé místo, třeba do svíčkárny, nebo tady do světa techniky, nebo třeba na  bazén a vždycky se na to strašně těším.“ – „A jsou tady moc hodné paní učitelky  a děti taky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci tábora</w:t>
       </w:r>
       <w:r>
@@ -353,61 +467,51 @@
         <w:t xml:space="preserve">Martin Bednář (ANO), starosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „12  let trápí občany v okolí více méně staveniště po bývalém obchodním centru  Odra. A já jsem rád, že se výstavba konečně pohnula. Je pravdou, že  dlouhodobě jsme si přáli, aby tady něco vyrostlo. Nicméně byla těžká dohoda s  původním soukromým majitelem. A všechny investory, kteří se na nás  obrátili s tím, že by chtěli rozvíjet náš městský obvod, tak jsme  upozorňovali i na tento areál. Jediná společnost, která získala souhlasy a  možnost koupit pozemky od původního majitele, je současný investor, který  zde vybuduje velkoprostorovou prodejnu, ale zároveň samozřejmě parkoviště  pro své zákazníky. Ale také dohodli jsme se, že kousek vedle vznikne více  jak 70 nových veřejných parkovacích míst. To znamená, zlepší to i tu  situaci se statickou dopravou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Maralík, projektový manažér výstavby</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tak daná  lokalita byla vybraná z toho důvodu, že v tomhle místě nebo v téhle části  Ostravy ještě nemáme zastoupení naší prodejny a v neposlední řadě jsme  chtěli vyřešit daný Brownfield, který si myslím, že městskému obvodu nebo  dlouhodobě městský obvod tíží.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pozitivní je také dopad na zaměstnanost. Nová prodejna  vytvoří desítky pracovních míst.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Pozitivní je také dopad na zaměstnanost. Nová prodejna  vytvoří desítky pracovních míst.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vietnamská komunita přivítala rok koně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -596,93 +700,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-17-02-2026-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>