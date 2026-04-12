--- v0 (2026-02-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.2.2026, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava nabízí volná parkovací místa a chystá další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava se snaží vylepšovat možnosti parkování po celém městě. Dokončen byl například parkovací dům v Porubě u Pokladu, u fifejdské nemocnice, ale i řada dalších ploch a objektů. K dispozici je také podzemní parkoviště pod bytovým domem Nové Lauby u Masarykova náměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,108 +247,99 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fajnou Dilnu čeká stěhování do větších prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě funguje unikátní projekt s názvem Fajna Dilna, který vznikl na podporu řemesel. Každý si může přijít něco vyrobit a hlavně se také něco nového naučit. O dílnu je mezi veřejností takový zájem, že ji čeká stěhování do větších prostor. Největší oblibě se těší práce se dřevem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fajna Dilna vznikla v Ostravě v roce 2017 a její motto "Zrob si sám" hovoří za vše. Za roky fungování zcela vyplnila prostory jedné z budov v Dolních Vítkovicích. Prostory už ale přestávají stačit a jen kousek přes silnici na Hlubinské ulici stojí objekt v majetku města, který bude mít po rekonstrukci optimální dispozice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Tam byla kdysi služebna městské policie a bude se stěhovat především z toho důvodu, že potřebujeme rozšířit ty činnosti, které tam lidé najdou, a to o gastro provoz a o karosářskou dílnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fajna Dilna se postará o každého. Odborníci poradí kutilovi i profesionálovi. Dilna pořádá workshopy pro děti i dospělé. Pracovat můžete se dřevem, kovem, papírem, sklem, hlínou a naučíte se obsluhovat i svářečku nebo třeba laser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriel Duda, ředitel Fajne Dilny: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Člověk musí mít uzavřenou smlouvu, musí mít nad 18 let. Přijde, zaplatí si nějakou hodinovou sazbu, my mu ukážeme stroje. Naučíme ho vlastně, jakým způsobem to funguje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší zájem je o truhlářskou dílnu, které je věnována největší plocha a k dispozici je v ní i nejvíce strojů.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriel Duda, ředitel Fajne Dilny: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Železo jakoby táhne z 20–30 %, ale nejvíc táhne tady ta truhlářská dílna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stěhování Fajne Dilny na Hlubinskou je plánováno po dokončení rekonstrukce ještě letos. Do té doby můžete stále chodit do Dolních Vítkovic, ale je potřeba se nejprve telefonicky domluvit na čísle 739 272 680.</w:t>
@@ -412,93 +518,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-19-02-2026-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>