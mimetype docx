--- v0 (2026-03-26)
+++ v1 (2026-07-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2026, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z Arménie do Moravskoslezského kraje a od domácí receptury až na pulty ve více než 50 zemích světa. Zakladatel společnosti Marlenka, Gevorg Avetisjan, se stal regionálním vítězem prestižní soutěže EY Podnikatel roku 2025. Muž, který začínal bez znalosti jazyka i kapitálu, dnes řídí technologicky unikátní továrnu a buduje světovou značku. Dobrý den, vítejte u nás. Na začátek velká gratulace. Byť vím od Vás, že už je to počtvrté, co jste se stal EY Podnikatelem roku a postupujete z Moravskoslezského kraje do celostátní soutěže, kde jste také získal ocenění. Jak se Vám to poslouchá?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gevorg Avetisjan, majitel, Marlenka International: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -637,93 +752,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-25-02-2026-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>