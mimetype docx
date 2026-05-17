--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2026, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostelní věž otevřel Mezinárodní den průvodců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výjimečně, mimo sezonu, se veřejnosti na jeden den otevřela věž farního kostela. Mimořádné prohlídky se konaly v rámci Mezinárodního dne průvodců, který připadá na 21. února.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,55 +277,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antonín Urban, průvodce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Byl tu dneska třeba pán, který mi vyprávěl, že pracoval v OSP a natíral, já nevím, v kterých letech, tu věž a já těm lidem vykládám, že v pamětní listině z roku 1866 je popsáno, jak jeden řemeslník už tehdy byl zavěšen jenom na prkně a laně a celou věž natřel.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavní turistická sezona začne pro kostelní věž v březnu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Legionáři rekapitulovali rok, aktivní budou i letos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští legionáři zhodnotili loňský rok, ve kterém si připomínali 80. výročí konce druhé světové války. Současně představili akce, které připravují na letošek. Pro veřejnost to bude třeba Branný den a 17. listopad.</w:t>
@@ -301,55 +411,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alois Petroš, tajemník jednoty ČsOL Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chceme uskutečnit zájezd, tentokráte do Vojenského muzea v Králikách. Plánujeme taky exkurzi do Národního památníku v Hrabyni. A chceme vybrat i nějakou školu z Nového Jičína, která tam pojede s námi.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě toho obec legionářská rozvíjejí expozici ve studáneckém zámku, ta připomíná legionářskou školu, která tu na počátku 20. let minulého století fungovala.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Basketbalisté “B” se ve vyšší soutěži neztratili</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">B tým novojičínských basketbalistů, loňský mistr Severomoravské ligy, bojuje jako nováček ve 2. lize. Cílem bylo - ve vyšší soutěži se udržet - a to je už nyní splněno.</w:t>
@@ -372,53 +477,52 @@
         <w:t xml:space="preserve">Martin Zdražil, trenér BC Nový Jičín B:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Náš úkol byl rozhodně udržet to soutěž. To znamená, že jsme tým doplnili o některé mladší hráče, některé starší zkušené, takže ten  tým je tak napůl složený. A myslím si, že ten úkol jsme splnili do puntíku. Takže už šest kol před koncem je jasné, že už nemůžeme sestoupit. Takže určitě úspěch. Takže v podstatě můžete už jenom překvapit, je to tak? Ano, můžeme jenom překvapit. Tu vrchní čtverku už asi neuhrajeme, máme horší skór, ale můžeme ještě zabojovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatím poslední domácí dvojzápas přivedl do novojičínské haly náročné soupeře z čela tabulky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Zdražil, trenér BC Nový Jičín B: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“No zrovna tenhle víkend máme ty soupeře, kteří jsou nad námi. Karviná ta jede na postup z této soutěže do první ligy, potom Hladnov, taky další aspiranti, takže to teď máme těžší.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“No zrovna tenhle víkend máme ty soupeře, kteří jsou nad námi. Karviná ta jede na postup z této soutěže do první ligy, potom Hladnov, taky další aspiranti, takže to teď máme těžší.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Panák, kapitán BC Nový Jičín B:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Určitě splněno. Před sezonou jsme si kladli na srdce hlavně to udržet. To, že máme ještě možnost, teoretickou sice, ale je tam, postoupili do play off, je jenom taková, jak se říká, třešnička na dortu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hanzelka, BC Nový Jičín B: </w:t>
       </w:r>
       <w:r>
@@ -459,60 +563,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bohužel, takový je los, potkalo se to i se zraněními, že i s těmi teďka bojujeme, tak se s tím musíme nějak vypořádat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hanzelka, BC Nový Jičín B: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Velice těžší soupeři, kvalitní, takže se budeme snažit uhrát co nejlepší výsledek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základní část uzavře novojičínské “béčko” doma, fanoušci jej mohou přijít podpořit 28. a 29. března. Dlouhodobou soutěž zakončí proti Orlům Prostějov a Slavii Kroměříž. </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -587,93 +681,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-06-03-2026-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>