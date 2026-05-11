--- v0 (2026-03-26)
+++ v1 (2026-05-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.3.2026, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Charita znovu svolala tříkrálové koledníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Charita ještě jednou svolala koledníky letošní Tříkrálové sbírky, aby jim poděkovala. Všechny je pozvala do kina. A protože se z velké části jednalo o děti, objednala pro ně animovaný film Král králů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,56 +246,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsou to pro nás králové a královny, protože se nechají opravdu zlákat do těch mrazivých ulic, a letos to bylo opravdu hodně náročné, tou tuhou zimou a těmi mrazy, které přišly. Takže opravdu velký dík.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to vždycky malý zázrak, který se stane každý rok, nevíme jak se to děje, ale vždycky se nám podaří tu masu těch koledníků nějak dát dohromady, ty lidi. Máme furt nové koledníčky, i ty, kteří chodí 20 let a 25 let, prostě taky tady jsou taky, ale jsou tady i ti malí, mladí, takže je to celé takové zázračné, kouzelné. Každý rok se nad tím podivujeme a každý rok se také podivujeme nad tím, že stále ten výtěžek Tříkrálové sbírky roste, což je taky neskutečné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výtěžek letošní Tříkrálové sbírky pro novojičínskou Charitu dosáhl částky 1 milion 50 tisíc korun. Peníze pomohou lidem v tíživé životní situaci a část také půjde na podporu regionálního Centra sociální a materiální pomoci. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mořeplavce obklopili na besedě obdivovatelé i přátelé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -540,93 +649,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-09-03-2026-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>