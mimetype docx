--- v0 (2026-03-26)
+++ v1 (2026-06-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.3.2026, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kardiologické oddělení Městské nemocnice Ostrava má za sebou mimořádně úspěšný rok. Lékaři tu v roce 2025 ošetřili rekordní počet pacientů a zároveň rozšiřují moderní metody léčby srdečních onemocnění. O tom, jak se dnes léčí srdce a co může každý z nás udělat pro jeho zdraví, si budu povídat s primářem kardiologického oddělení Marcelem Heczkem. Pane primáři, vaše kardiologické oddělení má za sebou historicky velmi úspěšný rok, to už tady padlo. Na kontě máte zhruba patnáct tisíc pacientů, více než 10 tisíc ambulantních a přes 4 000 hospitalizovaných. Co si za tímto nárůstem, nebo čím si tento nárůst vy sám osobně vysvětlujete?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Heczko, primář Kardiologického odd. Městské nemocnice Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -553,93 +668,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-18-03-2026-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>