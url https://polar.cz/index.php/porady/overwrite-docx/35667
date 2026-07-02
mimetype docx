--- v0 (2026-03-22)
+++ v1 (2026-07-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.3.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Porubané mají opět možnost zkrášlit své okolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porubané se mohou opět zapojit do programu Tvoříme prostor, který pomáhá zkrášlovat veřejná prostranství. Město Ostrava vyhlašuje nové výzvy několikrát za rok. Nyní je možné hlásit projekty do 6. výzvy 7. ročníku do 1. dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -75,53 +190,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Otipka, mluvčí Ostravy-Poruby:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatím poslední projekt je hřiště Viktorka. Úplně ten nejstarší je na sedmém obvodě, kde je taková posilovna pro seniory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dalším z projektů je i Naše zahrádka v Resslově ulici, na kterou navázala Vílí zahrádka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Svozil, žadatel v programu Tvoříme prostor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Třicet let se tady nic moc nedělo, tak jsme přemýšleli nad tím, že to je veřejný prostor, který mohou využívat všichni lidé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelé Ostravy-Poruby</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -415,51 +527,54 @@
         <w:t xml:space="preserve">Aleš Boháč (Starostové pro Ostravu), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ostrava vlastně je dneska technicky připravená. Může se vypořádat se vším materiálem, tedy vlastně se všemi 117 000 tunami, které Ostrava vyprodukuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za odvoz a zpracování komunálního odpadu platí lidé v Ostravě ročně 720 Kč, děti a senioři do 65 let pětistovku. Město na odpadové hospodářství doplácí přes 160 milionů korun ročně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Setkání S primátorkou bez formalit přineslo mnoho podnětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S primátorkou bez formalit. Tak se jmenovalo setkání, které uspořádala havířovská radnice. Zájem o diskuzi byl ze strany veřejnosti velký. Lidé by chtěli ve městě například více zábavy, pracovních příležitostí nebo postavení aquaparku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -506,56 +621,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Kočí Palkovská (ANO), primátorka Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Určitě věci jako vaření, volnočasové aktivity, přidat více plesů, tanečků a cvičení třeba pro seniory a seniorky, to si myslím, že můžeme splnit. Co se týká aquaparku a dalších velkých projektů, jsem ráda, že to tady zaznělo. Budeme se tím zabývat, ale nemůžu slíbit, že všechny náměty zrealizujeme hned.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další setkání se uskuteční 1. dubna v Restauraci Radnice. Tentokrát bude mít podobu workshopu s velikonoční tematikou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">MSK DÁ 12 MILIONŮ NA OBNOVU PAMÁTEK</w:t>
+        <w:t xml:space="preserve">--- MSK DÁ 12 MILIONŮ NA OBNOVU PAMÁTEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem 12 milionů korun poputuje letos z krajského rozpočtu na obnovu památek v Moravskoslezském kraji. Z 64 žádostí vybral kraj třicet projektů, které se zaměří na opravy historických objektů i lidové architektury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PETER HARVÁNEK (SPD), Peter Harvánek (SPD)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, radní MSK pro kulturu a památkovou péči: „Mezi nejvýznamnější projekty letošního roku patří pokračující obnova Jurkovičovy sušárny pod Horečkami. Ve Štramberku se uskuteční obnova nátěru šindelové střechy a dřevěných částí věže Trúba. V Krnově kraj přispěje na práce v kostele sv. Martina.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -758,93 +868,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-18-03-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>