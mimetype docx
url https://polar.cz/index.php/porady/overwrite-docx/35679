--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.3.2026, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenný kříž je znovu chloubou žilinského hřbitova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominantou žilinského hřbitova je kamenný kříž starý téměř 150 let. V poslední době byl značně poškozený a potřeboval zásah restaurátora. Odborná firma už práce dokončila a navíc provedla prohlídku i dalších křížů na území města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,56 +246,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Toto kolumbárium původně, někdy před sto lety, vybudovali volnomyšlenkáři. Výsledek ankety bude pro město vodítkem při rozhodování, zda a jak to místo do budoucna upravit. Abychom tedy vytvořili něco, co budou lidé chtít a bude to využíváno.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ještě dodejme, že restaurátorská firma, jako součást zakázky, provedla rovněž prohlídku dalších pěti centrálních křížů v Novém Jičíně a jeho místních částech a zhodnotila jejich technický stav. Z toho vyplynulo, že se co nejdříve musím nechat opravit také kříž v Bludovicích. Je z roku 1886 a je v havarijním stavu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na jaře startují výzvy pro ty, kteří se chtějí hýbat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravé město Nový Jičín podporuje dvě celorepublikové pohybové výzvy - 10 000 kroků a Do práce na kole. Cílem je motivovat lidi k aktivnímu životnímu styl a využití šetrných způsobů dopravy.</w:t>
@@ -365,56 +474,51 @@
         <w:t xml:space="preserve">Zina Rampírová, autorka obrazů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Začala jsem malovat asi v 55 letech. Tady v Novém Jičíně jsem studovala střední pedagogickou školu, kde nás učil pan Janovský, akademický malíř, a paní Mohapalová, výborná profesorka malování a malířka. No a až se děti osamostatnily, tak jsem se začala věnovat sama sobě, protože miluji přírodu a jsem hodně v přírodě, tak se to odráží i v mých obrazech. Takže když jsem jela k moři, uchvátili mě rackové, když jsem jela do Alp, uchvátil mě Matterhorn. No a když chodím po tom lese, tak jsou to ty stromy, které maluju teda nejraději. No a polanecké rybníky mě inspirovaly tady k volavkám a malování rybníků.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Škrabánek, autor obrazů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moje obrazy jsou většinou oleje a zaměřuji se na nějaké takové krajinky a takové věci. Něco málo jsou nějaké figury a poslední dobou mě zaujalo a zabývám se malbou akvarelů.  Jsou to takové obrázky zvířat a někdy i krajinky a tak dále, takovéhle věci. Něco je z přírody, něco je taky jako v podstatě taková trochu fantazie, něco mám i z Pinterestu, to si přiznávám, že tam něco taky jako nějaké ty inspirace čerpám, takže je to takové různé.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z dalších obrazů Milana Škrabánka lze upozornit například na tohoto kohouta, kdy barvu nanášel špachtlí. Cizí mu nejsou ani témata tanečníků. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Oba autoři jsou členové výtvarného ateliéru Mlejn Ostrava. Jejich společná výstava potrvá na Staré poště do 27. března. </w:t>
+        <w:t xml:space="preserve">Z dalších obrazů Milana Škrabánka lze upozornit například na tohoto kohouta, kdy barvu nanášel špachtlí. Cizí mu nejsou ani témata tanečníků.  Oba autoři jsou členové výtvarného ateliéru Mlejn Ostrava. Jejich společná výstava potrvá na Staré poště do 27. března. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -490,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-20-03-2026-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>