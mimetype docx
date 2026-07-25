--- v0 (2026-04-02)
+++ v1 (2026-07-25)
@@ -5,253 +5,238 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 7.9.2025, 22:40</w:t>
+              <w:t xml:space="preserve">7.9.2025, 22:40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít článek na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská nemocnice v Opavě zavedla mobilní odběry krve. Potřebuje doplnit zásoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První oficiální odběr se uskutečnil symbolicky na Magistrátu města Opavy, kde se do něj zapojily dvě desítky zaměstnanců. Ti se stali dobrovolnými bezpříspěvkovými dárci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tato kampaň bude probíhat zhruba dva měsíce. My jsme chtěli tímto aktem podpořit tuto aktivitu, doufám, že se přidají další organizace, kdy právě zdravotníci jezdí na konkrétní místa, aby ten odběr byl co nejjednodušší.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Darovat krev přišli i lidé, kteří to dlouho zvažovali nebo darovali naposledy před lety. Společná akce v práci je motivovala k tomu, aby se odhodlali.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: zaměstnanci opavského magistrátu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Poprvé, takže nevím, ale zatím dobrý. Já jsem dlouho nad tím přemýšlela, že půjdu a tady toto mě úplně nakoplo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Daroval jsem poprvé a cítil jsem menší pokles v sobě, ale bylo to v pořádku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Byla jsem darovat krev před x lety a teď, když přišla ta možnost, že vlastně krev přijde za námi, tak jsem si řekla, že to už je čas zase to obnovit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příprava mobilních odběrů trvala asi půl roku. Bylo potřeba zajistit veškerá povolení a také  vybavení.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Stejskal, primář hematologicko-transfuzního oddělení SNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ale hlavní je to nadšení toho personálu, protože my ty dárce potřebujeme. Zatím v nemocnici krve je tak akorát, ale nejsou žádné rezervy.”</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mobilní tým plánuje jezdit nejen do větších institucí, ale i do firem, obcí či kulturních domů. Odběry tak budou dostupnější lidem, kteří si nemohou cestu do nemocnice dovolit.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -326,65 +311,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>