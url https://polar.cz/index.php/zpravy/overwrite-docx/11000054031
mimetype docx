--- v0 (2026-04-11)
+++ v1 (2026-07-02)
@@ -131,51 +131,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítkovičtí senioři tvořili velikonoční květinové košíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve vítkovické knihovně se senioři už potřetí setkali na oblíbeném velikonočním tvoření. Akce, kterou pořádá městský obvod, není jen o výrobě dekorací, ale především o společně stráveném čase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petr Menšík (ANO), místostarosta MOb Ostrava-Vítkovice:</w:t>
+        <w:t xml:space="preserve">Petr Menšík (OSTRAVAK), místostarosta MOb Ostrava-Vítkovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Už jsme se sešli potřetí v řadě na velikonočním tvoření. Nejde jen o samotné vyrábění, ale hlavně o to, aby se lidé setkali, popovídali si a strávili spolu příjemné odpoledne. K dispozici mají květiny, košíky i kraslice. Výsledkem tvoření jsou pěkné ozdoby, které si mohou lidé odnést domů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do akce se pravidelně zapojují i členové místního klubu seniorů. Ti oceňují nejen samotné tvoření, ale i možnost pomoci ostatním. Jedna z účastnic například vyráběla dekoraci pro svou sousedku, která se kvůli vysokému věku nemohla zúčastnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice tvoření:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro moji sousedku, ona má 93 roků. Základem je květina uprostřed a kolem se pak doplňují další ozdoby podle chuti."</w:t>