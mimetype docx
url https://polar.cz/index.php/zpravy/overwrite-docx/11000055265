--- v0 (2026-06-18)
+++ v1 (2026-08-10)
@@ -135,121 +135,121 @@
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Druhý ročník Bull srazu v Ostravě bořil mýty o nebezpečných plemenech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Psi typu bull mají mezi veřejností často nálepku nebezpečných zvířat. Ve skutečnosti jsou to ale citliví tvorové, kteří bezmezně milují svou rodinu a pro svého páníčka by udělali první poslední. Vše záleží na správné výchově a přístupu člověka. Že jsou tito psí svalovci skvělými parťáky, dokázal i sraz v Muglinově. Akci podpořilo i vedení zdejší radnice.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Krenželoková (ANO), místostarostka Slezské Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: “Celá akce má zároveň charitativní podtext, kdy v rámci bohaté tomboly bylo už v loňském roce vybráno 15 000 korun, které následně byly vloženy na transparentní účet Buldoků v nouzi. Chceme ukázat, že se nejedná jen o bojové plemeno, ale hodně záleží na socializaci toho pejska, celkovém přístupu a výchově majitele."</w:t>
+        <w:t xml:space="preserve">: “Celá akce má zároveň charitativní podtext, kdy v rámci bohaté tomboly bylo už v loňském roce vybráno 15 000 korun, které následně byly vloženy na transparentní účet Bulíků v nouzi. Chceme ukázat, že se nejedná jen o bojové plemeno, ale hodně záleží na socializaci toho pejska, celkovém přístupu a výchově majitele."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organizátoři vsadili na pohodovou atmosféru. Čtyřnozí návštěvníci si mohli vyzkoušet překážkovou dráhu agility a pro páníčky byly připravené stánky s nejrůznějšími chovatelskými potřebami a pamlsky.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kašparová, organizátorka Bull Srazů:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ta komunita těch bull lidí je úplně úžasná a prostě strašně se mi líbí, že se tady sejdou, že se sejdou kolikrát třeba jenom na té akci a prostě vítají se tady po roce a mají radost, že se vidí. A navíc bulíkáři mají opravdu zlaté srdce, takže když potřebujeme pomoct s nějakým bull pejskem v nouzi, tak se prostě seběhnou, složí se, pomůžou a prostě jsou to skvělí psi i lidé</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na sraz dorazili pejskaři z celé země. </w:t>
+        <w:t xml:space="preserve">Na sraz dorazili pejskaři z celé země.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvník z Dětmarovic: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejvíc se mi asi na něm líbí povaha. Určitě jsou to tvrdohlaví psi, určitě to tak mají. Specifický čumák celkem, jak kůň trošku tuším.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvnice z Veselí nad Moravou</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Byli jsme na treadmillu, protože jedna fenečka nám vlastně závodí v bull sportech. Jinak obě dvě nám běhají závodně coursing, takže máme závodní chrty a tady vlastně veškeré vyžití, takže každopádně uličku jsme prošli, na bull sportu jsme byli, takže určitě jak bude další soutěž, tak se zúčastníme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na letošní ročník Bull srazu dorazilo přes 140 psů. Druhý ročník bull srazu v Muglinově jasně ukázal, že strach z těchto pleme je často úplně zbytečný.</w:t>
+        <w:t xml:space="preserve">Na letošní ročník Bull srazu dorazilo přes 140 psů. Druhý ročník bull srazu v Muglinově jasně ukázal, že strach z těchto plemen je často úplně zbytečný.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">