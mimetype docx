--- v0 (2026-07-01)
+++ v1 (2026-08-17)
@@ -142,51 +142,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihovnická K2 není soutěží o největší knihovnu ani o nejvíce vypůjčených knih. Oceňuje především lidi a jejich nápady, díky nimž se knihovny stávají živými centry obcí a měst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Harvánek (SPD), radní MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Spousta lidí si myslí, že knihovna je jen o půjčování knih, nicméně v dnešní době je to komunitní místo, kde se lidé inspirují, chodí pro nápady, takže pro nás je to velice důležité."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní hlavní cenu získala Adéla Plačková z Místní knihovny Soběšovice  a zároveň knihovny Mobilního hospice Ondrášek. Ocenění si vysloužila nejen za rozvoj specializované hospicové knihovny, ale také za citlivou osvětu tématu paliativní péče. Druhé místo obsadila Zdeňka Mitašiková z Dětmarovic a třetí příčku získala Marcela Wierzgoń z Regionální knihovny Karviná.</w:t>
+        <w:t xml:space="preserve">Letošní hlavní cenu získala Adéla Klaczaková z Místní knihovny Soběšovice  a zároveň knihovny Mobilního hospice Ondrášek. Ocenění si vysloužila nejen za rozvoj specializované hospicové knihovny, ale také za citlivou osvětu tématu paliativní péče. Druhé místo obsadila Zdeňka Mitašiková z Dětmarovic a třetí příčku získala Marcela Wierzgoń z Regionální knihovny Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Harvánek (SPD), radní MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si myslím, že ty knihovníky není moc vidět a ta jejich práce je o to více záslužná. Pracují v pozadí a připravují pro nás ty podmínky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Porota udělila také dvě čestná uznání. Jedno z nich převzala Jiřina Dvořáková z Městské knihovny Frýdek-Místek za dlouholetou organizaci literární soutěže Můj svět, která se stala významnou platformou pro začínající autory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>