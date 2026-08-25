--- v0 (2026-07-09)
+++ v1 (2026-08-25)
@@ -149,51 +149,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čestmír  Olehla, trenér Železníka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem byl trenér. Přesto, že  uplynulo 35 roků a myslím si, že od té doby žádný kůň  nedokázal to, co Železník.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Miroslav  Škoda, organizátor a sběratel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Bylo takové dobré připomenutí  si a využití takové mojí sbírky, kterou má, už asi 5 roků se  tomu věnuji, možná déle. Už toho bylo tolik, že to nebylo kam  dávat, že jsem to měl doma pověšené na zdi, ale když už se  musely sundat i obrázky mých dětí atd, tak jsem to musel nějak  korigovat.“</w:t>
+        <w:t xml:space="preserve">„Bylo takové dobré připomenutí  si a využití takové mojí sbírky, kterou mám. Už toho bylo tolik, že to nebylo kam  dávat, že jsem to měl doma pověšené na zdi, ale když už se  musely sundat i obrázky mých dětí atd, tak jsem to musel nějak  korigovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Památku  a úspěchy Železníka si připomenulo mnoho hostů, kteří se s  ním pracovně i sportovně potkali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čestmír  Olehla, trenér Železníka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Byl jsem trenérem od roku 87 až do  jeho konců, než si zlomil nohu a než odešel na Morávku. myslím  si, že od té doby žádný kůň nedokázal to, co Železník.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>