--- v0 (2026-02-08)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1.2020, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdlantští přivítali nový rok tradičním ohňostrojem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jako v předešlých několika letech i letos se prvního ledna v podvečerních hodinách zaplnilo prostranství před Kulturním centrem stovkami lidí. Všichni dorazili s jediným cílem, přivítat příchod roku 2020 tradičním novoročním ohňostrojem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Již tradičně, čtvrtým rokem se potkáváme u příležitosti novoročního ohňostroje. Protože nejtěžší je vybrat hudbu, na kterou bude střílet, rozhodli jsme se pro letošní rok, že to budou dvě krásné písně od Karla Gotta,” řekl místostarosta Frýdlantu nad Ostravicí David Pavliska. </w:t>
@@ -167,93 +282,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-07-01-2020-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>