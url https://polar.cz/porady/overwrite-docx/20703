--- v0 (2026-02-06)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V kauze syntetických kanabinoidů je první odsouzený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Předloni vyděsila všechny uživatele drog zpráva o syntetickém kanabinoidu, který se objevil v Ostravě. Jeho účinky byly tak silné, že dva lidi zabil a mnoho dalších se předávkovalo. Nyní padl první rozsudek na bezdomovcem, který měl tuto drogu dát kamarádovi. Právě on se stal její první obětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podzim roku 2018 byli v Komenského sadech v Ostravě nalezeni dva muži v bezvědomí. Jeden z nich později zemřel. Vyšlo najevo, že si zakouřili drogu, o které si mysleli, že je to marihuana. To sice byla, ale chemicky upravená tak, že byla několikanásobně silnější. Vypukla panika. Policie varovala před užíváním této drogy. Přesto se ještě předávkovalo 23 lidí a zemřel i další muž. Policisté později obvinili 20 lidí. Nyní byl vynesen první rozsudek nad bezdomovcem, který ji v parku kouřil s kamarádem. "Tuto drogu měl přinést pan obviněný a nabídl ji panu poškozenému. Společně ji konzumovali. Bohužel ji konzumovali společně s alkoholem," tlumočil obžalobu státní zástupce David Bartoš.</w:t>
@@ -311,93 +426,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-01-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>