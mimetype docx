--- v0 (2025-12-30)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Útulek v Havířově nemá po svátcích žádné nalezence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé začali být asi více zodpovědní. Tak si vysvětlují v havířovském útulku, že během svátků nemuseli vyjíždět k odchytu vystrašených zvířat. A prozatím v útulku nemají ani nechtěné dárky v podobě štěňat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Období Vánoc a speciálně Silvestr nepatří mezi oblíbené dny pro pracovníky útulku. I v Havířově se připravovali na výjezdy vystrašených zvířat. Nic takového se ale tentokrát nekonalo.</w:t>
@@ -68,53 +183,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Někdo chodí pravidelně venčit pejska a tak k sobě přirostou, že nakonec si ho odvedou domů. Za to jsme moc rádi. Jednak je lepší se s tím pejskem seznámit. Dáváme i možnost, že si mohou psa na celý den odvést třeba do domácího prostředí, ale musí ho tentýž den vrátit,” řekla vedoucí útulku Max Dagmar Poláková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svého oblíbence má v útulku i paní Milena Vajdová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je mi jich líto. Vždy mě rozčiluje, když si někdo pořídí psa zcela nezodpovědně a potom ho odloží, jako hračku. Sama si psa nemohu dovolit z časových důvodů, protože dělám na dvanáctky, ale beru to jako vzájemnou výpomoc. Já vyvenčím třeba Monu, nevím, zda jí to pomůže alespoň trochu, ale ona mi dá ještě více. Takovou pozitivní energii,” řekla paní Milena Vajdová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V současné době je v útulku 58 psů a to především středních a větších plemen. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V současné době je v útulku 58 psů a to především středních a větších plemen.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičíňáci mohou rozhodovat o využití části rozpočtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -437,93 +551,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-01-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>