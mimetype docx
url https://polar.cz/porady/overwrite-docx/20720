--- v0 (2025-12-24)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2020, 13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na náměstí dorazila královská návštěva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První dny nového roku jsou spojeny s tradiční Tříkrálovou sbírkou, letos se koná už její 20. ročník. Při této příležitosti dorazil i do centra Nového Jičína přesně 6. ledna královský průvod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tříkrálový průvod vyšel od farního kostela a zastavil se na náměstí u Ježíška v dřevěném betlému, kde už  je vyhlíželi děti mateřských škol a další lidé. Vyslechnout si tu mohli, co je podstatou této tradice, kdo to byli Tři králové, jaké dary a proč přinášeli.  </w:t>
@@ -255,53 +370,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší showman je americký muzikálový film z roku 2017. Na pódiu i pod pódiem Střediska volného času Fokus ho ve svém provedení odehrálo téměř 70 žáků  zdejšího gymnázia a dalších škol, včetně základní umělecké školy. Kvůli velkému zájmu o účinkování museli scénáristé vymýšlet další a další role. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže jsem to rozšiřovali například o postavy v Barnumově muzeu voskových figurín, a další postavy aby si mohli zatančit a zároveň i zahrát,” uvedla Andrea Dostálová, scénáristka a režisérka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scénář začal vznikat v červenci, první zkoušky proběhly v září. Premiéra představení v prosinci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Fokus je pro nás úžasným místem, přestože jsem už měli problém s kapacitou, protože nám neustále narůstá počet zájemců, kteří to chtějí vidět. Přesto nejsme schopni jít do divadla, protože využíváme tento prostor tak, že herci mohou jít středovou uličkou,  boční uličkou, dá se jít z dalšího boku na pódium, takže máme tři průchozí místa a děj se tak aktivní a umožňuje zapojení diváků,” vysvětlila  Andrea Dostálová. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Fokus je pro nás úžasným místem, přestože jsem už měli problém s kapacitou, protože nám neustále narůstá počet zájemců, kteří to chtějí vidět. Přesto nejsme schopni jít do divadla, protože využíváme tento prostor tak, že herci mohou jít středovou uličkou,  boční uličkou, dá se jít z dalšího boku na pódium, takže máme tři průchozí místa a děj se tak aktivní a umožňuje zapojení diváků,” vysvětlila  Andrea Dostálová.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nejtěžší asi bylo secvičit ty davové tance jsem rád, že se nám to nakonec povedlo a dnešní představení se moc líbilo,” podotkl Jan Bártek, role kritika a novináře.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je tam hraní, je tam zpívání, je tam tanec, takže mě to ze všech pohledů strašně moc baví,” vyjádřil se Lukáš Goláň, role Phillipa Carlyle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Užívám si to strašně moc, miluji písničku,kterou zpívám, hodně to prožívám,” přidala se Dorota Dostálová, role operní zpěvačky Jenny Lind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -418,93 +532,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-10-01-2020-13-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>