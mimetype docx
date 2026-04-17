--- v0 (2026-02-06)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od střelby v nemocnici v Ostravě už uplynul měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je to už měsíc, kdy ve Fakultní nemocnici v Ostravě vystřílel Ctirad Vitásek čekárnu plnou lidí. Policisté na případu stále intenzivně pracují, ale žádné nové informace už nesdělují. Motiv masového vraha je tak stále v rovině spekulací. Podle příbuzných se domníval, že má rakovinu a lékaři ho neléčí. Stále je také nejasné, kde vzal zbraň, kterou zabíjel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10. prosince všechny šokovala událost, která se odehrála v ostravské fakultní nemocnici. Ctirad Vitásek vytáhl v čekárně plné lidí pistoli a začal je doslova popravovat ranou do obličeje. Celkem usmrtil 7 lidí. Pak, po honičce s policií, spáchal sebevraždu. Při vyšetřování se policie mimo jiné zaměřila na motiv a také na zbraň. Tu měl totiž nelegálně. Ani po měsíci ale závěry kriminalisté nechtějí komentovat. "Neustále pracuje kriminalistická technika, udělaly se prohlídky určitých prostor, pracuje se na motivu, zajímá nás původ zbraně. To jsou všechno věci, na kterých policie pracuje a nejen policie," uvedl ředitel PČR MS kraje Tomáš Kužel.</w:t>
@@ -210,51 +325,57 @@
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poradíme Vám, jak jednoduše zlikvidovat Vánoční stromeček a seznámíme Vás s novinkami v odpadovém hospodářství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoce skončily a většina lidí především ze sídlišť řeší, jak se zbavit opadávajícího Vánočního stromečku. Stačí, když jej postavíte ke své odpadní nádobě nebo ke kontejneru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V minulosti to bylo tak, že byly svozové dny, ale dneska už tomu tak není. Každý, kdo se rozhodne zlikvidovat svůj Vánoční strom, donese ho k popelnici nebo ke kontejneru a my je průběžně odvážíme a likvidujeme na komunitní kompostárně,“ uvedl Milan Kyjovský vedoucí odboru MHÚM. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S Novým rokem přichází změna otevírací doby Sběrného dvora. Páteční provoz se přesunul na čtvrtek, a to zejména pro zkvalitnění služeb občanům Studénky. Otevírací doba v úterý zůstává stejná a to od 10 hodin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nově nebude otevřen Sběrný dvůr v pátek, ale ve čtvrtek od 10 do 17 hodin a pak v sobotu od 8 do 12 (úterý od 10 do 17, poznámka redakce). Je to z toho důvodu, že když došlo k naplnění kontejnerů v pátek, už nebyla možnost je vyvést a pak v sobotu, kdy je o dvůr největší zájem, byly kontejnery plné,“ vysvětlil Milan Kyjovský, vedoucí odboru MHÚM. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -482,93 +603,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>