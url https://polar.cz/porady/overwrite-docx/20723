--- v0 (2025-12-26)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od střelby v nemocnici v Ostravě už uplynul měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je to už měsíc, kdy ve Fakultní nemocnici v Ostravě vystřílel Ctirad Vitásek čekárnu plnou lidí. Policisté na případu stále intenzivně pracují, ale žádné nové informace už nesdělují. Motiv masového vraha je tak stále v rovině spekulací. Podle příbuzných se domníval, že má rakovinu a lékaři ho neléčí. Stále je také nejasné, kde vzal zbraň, kterou zabíjel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10. prosince všechny šokovala událost, která se odehrála v ostravské fakultní nemocnici. Ctirad Vitásek vytáhl v čekárně plné lidí pistoli a začal je doslova popravovat ranou do obličeje. Celkem usmrtil 7 lidí. Pak, po honičce s policií, spáchal sebevraždu. Při vyšetřování se policie mimo jiné zaměřila na motiv a také na zbraň. Tu měl totiž nelegálně. Ani po měsíci ale závěry kriminalisté nechtějí komentovat. "Neustále pracuje kriminalistická technika, udělaly se prohlídky určitých prostor, pracuje se na motivu, zajímá nás původ zbraně. To jsou všechno věci, na kterých policie pracuje a nejen policie," uvedl ředitel PČR MS kraje Tomáš Kužel.</w:t>
@@ -141,54 +256,53 @@
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Třinci má nejmodernější rentgeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Nemocnici Třinec byl ve čtvrtek odpoledne slavnostně zahájen provoz rekonstruovaného radiodiagnostického oddělení. Moderní plně polohovatelné digitální rentgeny ocení pacienti i zdravotnický personál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Do modernizace radiodiagnostického oddělení investovala krajská nemocnice v Třinci více než 30 milionů korun.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Do modernizace radiodiagnostického oddělení investovala krajská nemocnice v Třinci více než 30 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Součástí rekonstrukce byl nákup dalšího ultrazvukového přístroje vyšší kategorie. Celková výše zakázky dosáhla 32,5 milionu korun, z toho 27 milionů jsme získali ze strukturálních fondů Evropské unie. Zbylých 5,5 milionu na stavební úpravy nám poskytl náš zřizovatel Moravskoslezský kraj,” řekl ředitel Nemocnice Třinec Zdeněk Matušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady se nejednalo jenom jenom o přístrojovou techniku, ale ty stavební úpravy, které byly, ač to není zcela vidět, řádově asi 5,5 milionu korun. My jsme obměňovali techniku, která tady byla stávající, ale proto, abychom mohli využít přístroje, které tady máme, museli jsme upravovat statiku těchto místností. Jednotlivé zavěšení těch přístrojů bylo provedeno úplně nově,” vysvětlil provozně-technický náměstek ředitele nemocnice Jaroslav Brzyszkowski. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve srovnání se starými přístroji jsou moderní rentgeny k pacientům šetrnější a zdravotníci oceňují jejich širokou polohovatelnost a díky plné digitalizaci také rychlost zpracování snímků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -308,54 +422,53 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinské nemocnici přibyly knihovničky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaměstnanci Nemocnice s poliklinikou v Karviné-Ráji uspořádali sbírku knih pro své pacienty na lůžkových odděleních. Oslovili i místní knihovnu, která do regálů knihovniček přidala přes dvě stě titulů beletrie, naučné literatury i knihy pro děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pacienti na všech lůžkových odděleních Nemocnice s poliklinikou v Karviné-Ráji si mohou čas na lůžku při zotavování krátit nově i četbou knih, které mají nově blízko pokojů. Na každém oddělení totiž přibyly malé knihovničky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">“V rámci zlepšení prostředí pro pacienty jsme se rozhodli, že uspořádáme sbírku knih, kterou jsme vyhlásili mezi zaměstnanci nemocnice. Ta akce byla velmi spontánní,  zaměstnanci nosili různé knihy, dětské, beletrii, kriminálky, ale i časopisy. Jsou to knihy použité, ale i nové a myslím si, že udělaly pacientům radost, protože mohou v době nemoci a nutném pobytu přijít na jiné myšlenky s pěknou knihou,” řekla Radmila Fleischerová, mluvčí NsP Karviná-Ráj.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “V rámci zlepšení prostředí pro pacienty jsme se rozhodli, že uspořádáme sbírku knih, kterou jsme vyhlásili mezi zaměstnanci nemocnice. Ta akce byla velmi spontánní,  zaměstnanci nosili různé knihy, dětské, beletrii, kriminálky, ale i časopisy. Jsou to knihy použité, ale i nové a myslím si, že udělaly pacientům radost, protože mohou v době nemoci a nutném pobytu přijít na jiné myšlenky s pěknou knihou,” řekla Radmila Fleischerová, mluvčí NsP Karviná-Ráj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Knihovničku uvítala i pacientka Lenka z dětského oddělení: “Ty knihovničky jsou dobré, když tady někdo tráví delší dobu, může si vybrat knížku a číst ve volném čase. Já jsem si vybrala knihu Robinson Crusoe, protože to máme i povinnou četbu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice také oslovila karvinskou regionální knihovnu, ta jejich žádost s radostí vyslyšela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsem byli moc rádi, už dříve jsme uvažovali o tom, že oslovíme nemocnice a jiné organizace a instituce, kde by se daly pořídit knihobudky. Domluvili jsme se, vytřídili jsme knihy jak dětské, tak dospělé a koncem loňského roku jsme je tam převezli,” řekla Markéta Kukrechtová, ředitelka RKK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -459,93 +572,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>