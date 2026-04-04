--- v0 (2026-02-11)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.1.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jablunkovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠ v Jablunkově rozšiřuje a modernizuje své obory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední škola v Jablunkově se mění. Vedle svého jména mění i logo, které vybírají žáci základních škol. Přibyly také nové obory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme nové maturitní obory - Výpočetní technika pro průmysl, Ekonomika a firemní administrativa a Doprava a logistika. Nově nám zřizovatel, Moravskoslezský kraj, poskytuje stipendia na naše stávající učební obory. Další novinkou je laboratoř virtuální reality, kde máme tři technologie. Pomocí první lze sledovat 3D filmy se zaměřením na techniku. Vidíme, jak funguje například motor nebo diferenciál. Další je zařízení z herního průmyslu, kde se člověk uzavírá do svého virtuálního světa. V současnosti na něm zkoušíme program „Automechanická dílna“. Třetí technologií jsou holografické brýle, které spojují konkrétní realitu s tou virtuální. Studenti se dívají například na turbínu, mohou ji rozebírat a otáčet,” vysvětluje ředitel školy Roman Szotkowski.</w:t>
@@ -160,93 +275,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jablunkovsky-miniexpres/jablunkovsky-miniexpres-15-01-2020-16-30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>