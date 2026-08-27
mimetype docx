--- v1 (2026-04-04)
+++ v2 (2026-08-27)
@@ -317,51 +317,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jablunkovsky-miniexpres/jablunkovsky-miniexpres-15-01-2020-16-30" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jablunkovsky-miniexpres/jablunkovsky-miniexpres-15-01-2020-16-30?url=jablunkovsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>