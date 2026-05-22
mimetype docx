--- v0 (2026-01-22)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.1.2020, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poplatky za odpad a psy se ani letos nemění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Občané města se ani letos nemusí obávat změny výše poplatku za odpad. I v tomto roce totiž zůstává stejný jako v předešlých letech. Na stejné úrovni jako v minulosti zůstává také výše poplatku za psy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výše poplatku za provoz systému shromažďování, sběru, přepravy, třídění, využívání a odstraňování komunálních odpadů se ani v letošním roce nijak nezmění. Vedení města se totiž shodlo na zachování jeho výše.</w:t>
@@ -171,53 +286,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V SVČ Klíč mohou děti navštěvovat divadelní kroužky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Středisko volného času Klíč nabízí dětem kromě jiného také divadelní kroužky. Jedním z nich je i soubor Štronzo. Navštěvují jej starší děti a mají za sebou už i nějaká divadelní představení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Učit se improvizaci, správně vyslovovat, dýchat, tvořit vlastní scénáře a hrát divadelní hry. Toto a mnoho dalšího se naučí děti ve Středisku volného času Klíč na kroužcích divadla. Jedním z divadelních uskupení, které tam už několik let působí, je soubor Štronzo, jehož členové už tyto dovednosti znají a hrají divadlo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Učit se improvizaci, správně vyslovovat, dýchat, tvořit vlastní scénáře a hrát divadelní hry. Toto a mnoho dalšího se naučí děti ve Středisku volného času Klíč na kroužcích divadla. Jedním z divadelních uskupení, které tam už několik let působí, je soubor Štronzo, jehož členové už tyto dovednosti znají a hrají divadlo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsou to naši nejstarší, kteří už nyní hrají své vlastní divadelní hry, kteří už pracují samostatně. Když jsme měli premiéru divadelního představení, byla to jejich vlastní tvorba, napsali si vlastní scénář, společně jsme ho dali do divadelní tvorby, a bylo to jejich autorské divadlo,” popsala vedoucí Tatiana Rychecká.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa, členové souboru: 1. “Baví mě hrát divadlo. Vede to moje mamka, takže jsme na to přišli spolu. Věnuji se tomu pět let.” 2. “Nejvíc mě na tom baví, že si můžu hrát na něco, co bych chtěl být, ale nemůžu, a že můžu trávit čas s kamarády. Dělám to pátým rokem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Také v tuto chvíli pracují členové divadelního souboru na novém představení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -327,93 +441,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-16-01-2020-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>