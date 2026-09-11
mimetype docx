--- v0 (2025-12-20)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.1.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava navyšuje participativní rozpočet na 1,5 mil. korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavská radnice už po čtvrté zapojila občany do rozhodování, kam investovat peníze  z participativního rozpočtu. Letos bude ve hře 1,5 milionu korun. Návrhy úředníci přijímají už nyní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poprvé vyhlásilo vedení města participativní rozpočet v roce 2017. Na realizaci projektů mohli tenkrát občané rozdělit 300 000 korun. Ty putovaly na opravu dětského hřiště v Suchých Lazcích a pak také na vybudování hudební zkušebny. Vloni lidé poslali na dva tisíce hlasů projektu na rekonstrukci chodníčků v zahradě Mateřské školy na Čajkovského ulici. Stavěla se také fitness zóna v Městských sadech. Letos budou občané rozdělovat 1,5 milionu korun. Návrhy, jak peníze investovat, mohou na radnici posílat už nyní.</w:t>
@@ -61,56 +176,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letošním roce bude stačit pouze 30 podpisů pod nápadem, jak zvelebit město oproti původním 50. Zásadní novinkou je rozdělení projektů na dvě skupiny: ty do 100. 000 a pak do 400 000 korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chceme dát šanci i více projektům. Proto jsme změnili podmínky, aby mohly uspět jak malé, tak i větší projekty, říká náměstkyně primátora Hana Brňáková (Piráti).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájem podílet se na utváření města rok od roku roste. Zatímco před třemi lety se sešlo pouze 12 nápadů, vloni to už byly téměř tři desítky. Bohužel, až 2/3 z nich ale musely být vyřazeny pro neúplnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Žadatelé nepřiložili všechny potřebné dokumenty, seznam podporovatelů projektu nebo fotodokumentaci. Nebo neměli zájem svůj nápad doplnit, takže se s ním již nepracovalo," dodává Bittová.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Informace o tom, jak správně projekt sepsat, a co by měl obsahovat, najdou zájemci na webových stránkách města. Projekty mohou podávat až do 2. března. V červnu pak o nejlepších rozhodnou lidé v internetovém hlasování.</w:t>
+        <w:t xml:space="preserve">"Žadatelé nepřiložili všechny potřebné dokumenty, seznam podporovatelů projektu nebo fotodokumentaci. Nebo neměli zájem svůj nápad doplnit, takže se s ním již nepracovalo," dodává Bittová. Informace o tom, jak správně projekt sepsat, a co by měl obsahovat, najdou zájemci na webových stránkách města. Projekty mohou podávat až do 2. března. V červnu pak o nejlepších rozhodnou lidé v internetovém hlasování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Socha Věry Špinarové z Ostravy bude prodána v aukci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -203,53 +313,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Ve městech přibyly nádoby na sběr jedlých tuků a olejů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od Nového roku musí všechny obce zajistit odběrová místa na jedlé tuky a oleje. Mnohá města se na to připravila už dopředu. Například v Orlové mohou lidé takto třídit odpad už čtyři roky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přepálený tuk po smažení by se rozhodně neměl vylévat do dřezu. V kanalizačním systému to způsobuje velké problémy. Od letošního roku platí zákon, že obce musí obyvatelům umožnit vyhazovat tuky a jedlé oleje na sběrných místech. Pro Orlovou to však není žádná novinka. Občané mohou tuky třídit už od roku 2015.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">4,05 Na začátku projektu bylo vybudováno 17 stanovišť, kde lidé mají možnost odkládat tyto jedlé tuky a oleje. Postupem času a zkušeností byl počet snížen na patnáct stanovišť," řekla za společnost SMO Veronika Nogová.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">4,05 Na začátku projektu bylo vybudováno 17 stanovišť, kde lidé mají možnost odkládat tyto jedlé tuky a oleje. Postupem času a zkušeností byl počet snížen na patnáct stanovišť," řekla za společnost SMO Veronika Nogová. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Havířově mohou lidé třídit tento druh odpadu od loňského léta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Teď kontejnerů bude třicet po celém městě, když uvidíme, že některé se nám rychle naplňují, tak je posílíme, když uvidíme, že pomalu, tak je přesuneme jinde,” řekl náměstek primátora Bohuslav Niemiec (KDU-ČSL). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Karviné mohou jedlé tuky a oleje lidé do sběrného dvora technických služeb odevzdávat od začátku jeho fungování. Nově Karviná na své náklady pořídila 35 nádob, které jsou rozmístěny různě po městě. Nejvíce je jich u školních jídelen, kde se vaří ve velkém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -428,93 +537,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-01-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>