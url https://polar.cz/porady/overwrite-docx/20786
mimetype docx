--- v0 (2025-12-29)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.1.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov neuspěl s žádostí o odklad umístění svodidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soud nepodpořil odkladný účinek, které by Ředitelství silnic a dálnic zamezilo umístit svodidla na Ostravské ulici. Správní žalobu podal Havířov. Město tvrdí, že pokud řidiči nebudou moci z Rudné odbočit, zkolabuje doprava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už v minulém roce, když Ředitelství silnic a dálnic rozhodlo o umístění svodidel na Ostravské ulici před Havířovem, město nesouhlasilo. Správce silnic chce zamezit odbočování v daném úseku kvůli častým nehodám. Radnice tvrdí, že kruhový objezd neunese zvýšenou dopravu a navrhovala jiná řešení. Obrátila se tedy s žalobou na správní soud a věřila v odklad.</w:t>
@@ -137,53 +252,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už asi víte, že v Ostravě se bude stavět nová koncertní hala. V architektonické soutěži vybrala porota renomované architektonické studio Stevena Holla z New Yorku. V těchto dnech už začaly schůzky mezi odborníky, aby se doladily technické náležitosti stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítězný návrh studia Stevena Holla na koncertní halu pro tisíc posluchačů bude pro Ostravu znamenat velké zvýraznění ve světě kultury. Hala bude nejen architektonicky zajímavá, ale měla by mít i skvělou akustiku, na což Janáčkova filharmonie, která ji bude využívat jako svou domovskou scénu, dohlíží. "Pro orchestr to najednou znamená, že může mnohem lépe pracovat se zvukem. Vyniknou jeho silné stránky, jeho kvalita," říká ředitel Janáčkovy filharmonie Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový koncertní sál bude propojen s původním Kulturním domem města Ostravy a i to sebou nese řadu inovativních řešení a komplikací. Objekt bude také zasazen do parku Milady Horákové. Architektonické studio proto musí řadu věcí doladit s místními odborníky. "Řešíme dopřesnění požadavků, které se týkají objízdných tras nebo připojení. Vymezení haly směrem do parku, abychom do něj nezasahovali. Řešíme například i umístění vodního prvku," vysvětluje náměstkyně primátora Zuzana Bajgarová. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Schůzky se zúčastnili i památkáři, kteří dbají na citlivé propojení s původní památkově chráněnou budovou kulturního domu. Na schůzce byli ale třeba také hasiči, kteří mají na starosti bezpečnost budovy a po jejím dokončení musí vše schválit. Podobné schůzky budou probíhat minimálně každý měsíc a mnoho dalších věcí se dojedná i prostřednictvím telekonference.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Schůzky se zúčastnili i památkáři, kteří dbají na citlivé propojení s původní památkově chráněnou budovou kulturního domu. Na schůzce byli ale třeba také hasiči, kteří mají na starosti bezpečnost budovy a po jejím dokončení musí vše schválit. Podobné schůzky budou probíhat minimálně každý měsíc a mnoho dalších věcí se dojedná i prostřednictvím telekonference.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z Ostravy-Jihu zmizely veškeré výherní automaty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -324,91 +438,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Umění vraždy – thriller na jevišti Slezského divadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní první premiéra, kterou připravilo Slezské divadlo, udrží diváky po dvě hodiny v napětí. Thriller Umění vraždy současného amerického dramatika Joe DiPietra ukáže, jak mocná může být touha po úspěchu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vcelku jednoduchá scéna a komorní obsazení čtyř herců postačí k tomu, aby diváka během představení mrazilo v zádech. I když občas situaci zlehčí humor. Dramatik Joe DiPietro už dobyl Broadway, teď baví svým Umění vraždy také diváky v Opavě.</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Umění vraždy má vše, co má správná divadelní inscenace mít: spád, humor, napětí i momenty překvapení. Komediální detektivní thriller o touze po úspěchu, které nestojí v cestě ani smrt, uvede v repríze Slezské divadlo například 5. února.</w:t>
+        <w:t xml:space="preserve">Vcelku jednoduchá scéna a komorní obsazení čtyř herců postačí k tomu, aby diváka během představení mrazilo v zádech. I když občas situaci zlehčí humor. Dramatik Joe DiPietro už dobyl Broadway, teď baví svým Umění vraždy také diváky v Opavě. „Tak doufám, že se divákům bude líbit nejen zápletka, ale i nečekané rozuzlení, “ dodává dramaturgyně Slezského divadla Alice Olmová. Příběh se odehrává v domě excentrických umělců Annie a Jacka, kteří si pozvou na návštěvu svého agenta. Pak se rozjíždí kolotoč scén, ve kterém malířova žena i agent usilují o Jackův život. Režisér Jiří Seydler se snažil dát hercům dostatek prostoru pro jejich nápady:  Herci pouze neplní počet kroků, neplní počet replik, neplní intonace, ale vlastně do toho pouští svůj vlastní názor svou vlastní fantazii,“ říká. Malíř Jack tráví spoustu času ve své relaxační vaně. A tak se jeho představitel Jakub Stránský musel notnou část představení krčit v této speciálně vyrobené rekvizitě. „Je tam člověk zavřený ve tmě a relaxuje ve vodě, tak proto to má to víko,“ vysvětluje fungování této prapodivné věci. Trojici zkušených opavských herců doplnila studentka Janáčkovy konzervatoře Andrea Zatloukalová, která se nově stala posilou činoherního souboru Slezského divadla. Zahrála si nenápadnou služebnou Kate, která však má veškeré dění v domě svých zaměstnavatelů pod kontrolou. „Ta postava Kate je v druhé části klíčová,“ usmívá se mladá herečka. Umění vraždy má vše, co má správná divadelní inscenace mít: spád, humor, napětí i momenty překvapení. Komediální detektivní thriller o touze po úspěchu, které nestojí v cestě ani smrt, uvede v repríze Slezské divadlo například 5. února.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -484,93 +558,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-01-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>