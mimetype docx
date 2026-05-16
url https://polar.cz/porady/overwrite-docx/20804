--- v0 (2026-01-01)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.1.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město zreviduje náklady a účel kulturního domu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do konce tohoto roku mělo mít město kulturní dům, který vzniká rekonstrukcí přístavy Hotelu Praha. Nicméně velké náklady na tuto investici přiměly vedení radnice projekt přehodnotit. Dokončení kulturního stánku se tak posouvá do roku 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čtyřicet let stará přístavba Hotelu Praha už má novou fasádu a okna. První etapa přestavby na kulturně společenské centrum, kterou nastartovalo bývalé vedení města, skončila loni v květnu. Stála 22 milionů korun. Druhá fáze, vnitřní vybavení, by měla podle aktualizovaného projektu přijít na téměř 70 milionů. To se nelíbí kontrolnímu výboru zastupitelstva města ani vedení radnice. </w:t>
@@ -403,93 +518,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-27-01-2020-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>