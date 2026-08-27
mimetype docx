--- v1 (2026-05-16)
+++ v2 (2026-08-27)
@@ -560,51 +560,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-27-01-2020-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-27-01-2020-16-24?url=novojicinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>