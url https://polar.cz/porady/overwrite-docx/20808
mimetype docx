--- v0 (2025-12-21)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.1.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peníze dostanou postižení střelbou v příštích dnech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zřejmě ještě v tomto týdnu mohou pozůstalí a postižení střelbou ve Fakultní nemocnici Ostrava dostat finanční dary, které jim byly přislíbeny od úřadů. Statisíce jim vyplatí i nemocnice, která spravuje veřejnou sbírku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zranění a pozůstalí po obětech prosincové střelby ve Fakultní nemocnici Ostrava dostanou v nejbližších dnech slíbené finanční dary. Smlouvy jsou připraveny. Administrace darovacích smluv se ujalo město Ostrava, které je jedním z dárců. Další peníze postiženým pošle také kraj, městský obvod Ostrava-Poruba a město Valašské Meziříčí. "Prošlo to radou kraje, bylo to schváleno a předpokládáme, že během několika dnů budeme moci, po podepsání ze strany příjemců, poslat peníze právě těmto postiženým," vysvětluje hejtman Ivo Vondrák.</w:t>
@@ -330,53 +445,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chodím na Základní školu Josefa Valčíka v Ostravě. Tento film byl něco jako ukázka na jedno moje video, co mám na YouTube, kde mám svůj videokanál. Na ENVOFIL jsem šel, protože jsem chtěl být scénárista, ale teď chci víc spíš naprogramovat jednu hru, kterou si vymýšlím,” uvedl žák ostravské ZŠ J. Valčíka Pavel Borovička. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žákyně Základní školy v Hnojníku se ve svém krátkém dokumentu zabývaly podmínkami chovu drůbeže. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme ze Základní školy Hnojník a vlastně točily jsme příběh vajec a chtěly jsme to navázat tak, aby to mělo nějakou pointu, protože hodně lidí už kupuje vajíčka v obchodech. Měly jsme to za domácí úkol tady na tom workshopu a nás to tak napadlo, protože to mělo být něco z ekologie, že je mnohem lepší mít domácí slepice. Protože slepice, které se chovají ve velkochovech, mají špatné životní podmínky a prostě není to dobré vůbec, ale ty domácí slepice mohou běhat po zahradě a je to pro ně mnohem lepší. Tak nás to napadlo, že bychom to mohly ukázat z toho pohledu domácí vajíčka a z pohledu vajíčka z obchodu,” vysvětlovaly žačky ZŠ v Hnojníku Markéta Černá a Tereza Macurová. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle lektorů potřebují mladí filmaři pomoc především po technické stránce. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle lektorů potřebují mladí filmaři pomoc především po technické stránce.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na minulé lekci se studenti učili základy práce s kamerou, se střihem, učili jsme je práci se světlem, kompozice, detaily, ohniskovou vzdálenost objektivu a dneska po týdnu měli přinést vypracované úkoly na téma ekologie. Nemusely být celé, stačilo pár záběrů, které měli zpracovat podle našich instrukcí. My jsme jim vytýkali nejčastěji takové ty technické věci, které se člověk učí dlouho, které nejsou na to, aby se to za jeden týden naučil. Takže jsme byli shovívaví k těm jejich nějakým horším výsledkům. Ale celkově si myslím, že se jim to povedlo nad očekávání a těch technických nedostatků nebylo tolik, kolik jsme si mysleli, že mohlo být. Takže máme opravdu velmi talentovanou skupinu a doufám, že budou pokračovat v tom, co započali,” řekl kameraman a střihač Luděk Ondruška.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“ENVOFILM to už je iniciativa, kterou tady máme pátým rokem. Je to festival studentských filmů na témata ekologie a životního prostředí. Hlavním cílem je nejen to, že děti natočí nějaký film, ale trošku taky, aby se v nich probudila pozornost k těmto tématům. Samozřejmě, že přes svá videa mohou motivovat další lidi. To, co my je můžeme naučit, je, aby ty filmy byly atraktivnější. Protože děti nemají ještě tolik zkušeností, proto jim jako profesionálové pomůžeme, aby jejich filmy zaujaly nejen další studenty, ale i dospělé. Jsem velmi překvapený. Nečekal jsem, že rady budeme mít tolik talentů. Už jsem pořádal jiné workshopy, a to i pro dospělé a kolikrát ta úroveň byla nízká. Dneska jsem ale viděl velmi zajímavé nápady. Děti mají pevný názor a vědí, co chtějí ukazovat,” zhodnotil režisér a scénárista António Pedro Nobre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mladí filmaři si z workshopu odnesli mnoho cenných zkušeností.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -472,93 +586,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-01-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>