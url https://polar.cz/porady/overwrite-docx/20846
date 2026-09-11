--- v0 (2025-12-20)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava přispěje provozovnám na novou reklamu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ulice Ostravy budou brzy o poznání krásnější. Pomoci by mělo nařízení města, které bude regulovat nepřiměřenou a nevkusnou reklamu. Provozovny, které budou muset reklamní označení měnit, mohou zažádat o dotaci až 30 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak jistě víte, Ostrava se v posledních letech zodpovědně zabývá veřejným prostorem, což je znát na mnoha místech. Funguje například program fajnOVY prostor, díky kterému  se zlepšuje vzhled náměstí, ulic, parků a dalších míst podle nápadů občanů. Nyní se Ostrava také připojila k řadě měst, které chtějí regulovat reklamní smog. Chce tak uchránit urbanistický a architektonický charakter veřejného prostoru. Spousta podnikatelů si proto bude muset změnit reklamní označení provozovny. Město jim na nové poutače přispěje. "Chceme podpořit především drobné podnikatele, aby nemuseli vynakládat velké finanční prostředky do změny reklamního označení provozoven," vysvětluje náměstkyně primátora Zuzana Bajgarová (ANO).</w:t>
@@ -157,53 +272,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O bydlení v centru Ostravy je prý velký zájem. Magistrát proto postaví několik nových domů. Jinou cestou se vydává centrální obvod, který chce především rekonstruovat své byty ve starých domech. Část jich je totiž ve špatném stavu a jsou proto neobsazené.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centrální městský obvod Moravská Ostrava a Přívoz chystá letos rekonstrukci městských bytů za zhruba 30 milionů korun. U již obsazených bytů by jejich modernizace měla být spojena se zvýšením nájemného. U neobsazených bytů má rekonstrukce zvýšit šanci na jejich pronájem. "Poptávka po bytech roste. Vzhledem k cenám u soukromých majitelů, jsou ceny městských bytů velmi atraktivní," vysvětluje místostarosta centrálního obvodu David Witosz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro přestavbu obvod vybral byty v Orebitské a Trocnovské ulici. Je to vlastně pět činžovních domů, dohromady jde o 84 bytů, kde je nyní 25 bytů neobsazených. "Prostor by se tak to dvou let měl celý obnovit. Vzhledem k tomu, že kolem jsou firmy, které už tam nyní fungují, tak si myslím, že to celkově zvedne úroveň čtvrti," řekl Witosz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na nákladech na rekonstrukce by se měl částečně podílet i magistrát. Při rekonstrukci by mělo být kompletně modernizováno vytápění v těchto domech a plánuje se i obměna oken. V neobsazených bytech se chystá také modernizace interiérů. Obvod vlastní 1560 bytů z nichž je asi 300 neobsazených. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na nákladech na rekonstrukce by se měl částečně podílet i magistrát. Při rekonstrukci by mělo být kompletně modernizováno vytápění v těchto domech a plánuje se i obměna oken. V neobsazených bytech se chystá také modernizace interiérů. Obvod vlastní 1560 bytů z nichž je asi 300 neobsazených.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodiče dětí odmítají nanonástřiky ve školkách v Krnově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -451,93 +565,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-02-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>