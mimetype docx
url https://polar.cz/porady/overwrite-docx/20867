--- v0 (2025-12-24)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sepetná: Pokuta za odběr vody je prý nepřiměřeně přísná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Inspekce životního prostředí si posvítila na dodržování odběru podzemních vod v obci Ostravice. Konkrétně se zaměřila na společnost Sepetná, která vlastní hotel a penzion. Inspektoři zjistili, že ze studny odebrala více vody, než měla povoleno a proto ji uložili pokutu. Sepetná považuje trest za nepřiměřeně přísný a chce se bránit u soudu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společnost Sepetná, která provozuje stejnojmenný hotel a dále penzion Sluníčko a chatu Měsíček na Ostravici odebírá vodu ze studny na Starých Hamrech. Limit odběru nastavil Městský úřad ve Frýdlantu nad Ostravicí. Při kontrole inspektoři životního prostředí zjistili, že Sepetná limit 5880 metrů krychlových překročila za tři roky o 3443 metrů krychlových a musí zaplatit pokutu 240 tisíc. "Pokuta byla uložena za překročení povoleného limitu za poslední tři roky v množství 3443 metrů krychlových," potvrzuje ředitel ČIŽP Ostrava Karel Kozubek.</w:t>
@@ -74,76 +189,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Portál občana ulehčí lidem komunikaci s úřadem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavané mohou využít pro komunikaci s úřadem tzv. Portál občana. Odkaz na něj najdou na webových stránkách magistrátu. Přes portál mohou zaplatit některé místní poplatky. Agenda se bude ale časem rozšiřovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od začátku roku má město Opava nové webové stránky. Nově na nich také přibyl odkaz na Portál občana. Lidé si tak mohou z pohodlí domova vyřídit mnohé náležitosti. Zaplatit za svoz komunálního odpadu nebo poplatek za psa. A mohou také zjistit, zda nemají vůči městu žádné finanční závazky. Přečtou si také jaké poplatky v minulosti už zaplatili.</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Portál občana ušetří nejen čas, ale také finance. Úředníci totiž každý rok rozesílají kvůli nejrůznějším úhradám tisíce složenek. Portál občana peníze za jejich doručování ušetří. Jde o statisíce korun.</w:t>
+        <w:t xml:space="preserve">Od začátku roku má město Opava nové webové stránky. Nově na nich také přibyl odkaz na Portál občana. Lidé si tak mohou z pohodlí domova vyřídit mnohé náležitosti. Zaplatit za svoz komunálního odpadu nebo poplatek za psa. A mohou také zjistit, zda nemají vůči městu žádné finanční závazky. Přečtou si také jaké poplatky v minulosti už zaplatili. K registraci se mohou uživatelé přihlásit osobně na ohlašovně trvalého pobytu v magistrátní budově na Krnovské ulici. Přihlašovací údaje obdrží po ověření občanského průkazu. Časem ale přibudou i další možnosti. "Plánujeme, že by se občané mohli registrovat také přes datové schránky a elektronické občanské průkazy," upřesnil Roman Konečný šéfeditor webových stránek a sociálních sítí opavského magistrátu. Elektronicky bude možné později také vyřizovat platby za nájem obecního bytu, zábor veřejného prostranství nebo například rybářské lístky. „Systém bychom chtěli posunout do elektronických formulářů, to bude jako druhý krok, který budeme teď, po poplatcích činit," dodal Petr Sordyl, vedoucí odb. vnitřních věcí Magistrátu města Opavy. Portál občana ušetří nejen čas, ale také finance. Úředníci totiž každý rok rozesílají kvůli nejrůznějším úhradám tisíce složenek. Portál občana peníze za jejich doručování ušetří. Jde o statisíce korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín už není na sociální služby sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -503,93 +593,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-02-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>