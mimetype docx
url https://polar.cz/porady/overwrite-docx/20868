--- v0 (2025-12-18)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín už není na sociální služby sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dva roky trvalo Novému Jičínu přesvědčit obce ve svém správním obvodu, aby se podílely na financování sociálních služeb. Je vůbec prvním městem v Moravskoslezském kraji, kterému se tuto spolupráci podařilo uzavřít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový Jičín podporuje registrované sociální služby zhruba 6 miliony korun ročně. Na jejich spolufinancování teď budou přispívat i další obce, pro které je úřadem s rozšířenou působností, a jejich obyvatelé tyto služby využívají. Do systému přispějí částkou okolo tři čtvrtě milionu korun. </w:t>
@@ -164,76 +279,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Portál občana ulehčí lidem komunikaci s úřadem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavané mohou využít pro komunikaci s úřadem tzv. Portál občana. Odkaz na něj najdou na webových stránkách magistrátu. Přes portál mohou zaplatit některé místní poplatky. Agenda se bude ale časem rozšiřovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od začátku roku má město Opava nové webové stránky. Nově na nich také přibyl odkaz na Portál občana. Lidé si tak mohou z pohodlí domova vyřídit mnohé náležitosti. Zaplatit za svoz komunálního odpadu nebo poplatek za psa. A mohou také zjistit, zda nemají vůči městu žádné finanční závazky. Přečtou si také jaké poplatky v minulosti už zaplatili.</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Portál občana ušetří nejen čas, ale také finance. Úředníci totiž každý rok rozesílají kvůli nejrůznějším úhradám tisíce složenek. Portál občana peníze za jejich doručování ušetří. Jde o statisíce korun.</w:t>
+        <w:t xml:space="preserve">Od začátku roku má město Opava nové webové stránky. Nově na nich také přibyl odkaz na Portál občana. Lidé si tak mohou z pohodlí domova vyřídit mnohé náležitosti. Zaplatit za svoz komunálního odpadu nebo poplatek za psa. A mohou také zjistit, zda nemají vůči městu žádné finanční závazky. Přečtou si také jaké poplatky v minulosti už zaplatili. K registraci se mohou uživatelé přihlásit osobně na ohlašovně trvalého pobytu v magistrátní budově na Krnovské ulici. Přihlašovací údaje obdrží po ověření občanského průkazu. Časem ale přibudou i další možnosti. "Plánujeme, že by se občané mohli registrovat také přes datové schránky a elektronické občanské průkazy," upřesnil Roman Konečný šéfeditor webových stránek a sociálních sítí opavského magistrátu. Elektronicky bude možné později také vyřizovat platby za nájem obecního bytu, zábor veřejného prostranství nebo například rybářské lístky. „Systém bychom chtěli posunout do elektronických formulářů, to bude jako druhý krok, který budeme teď, po poplatcích činit," dodal Petr Sordyl, vedoucí odb. vnitřních věcí Magistrátu města Opavy. Portál občana ušetří nejen čas, ale také finance. Úředníci totiž každý rok rozesílají kvůli nejrůznějším úhradám tisíce složenek. Portál občana peníze za jejich doručování ušetří. Jde o statisíce korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výměnná stáž pedagogů v rámci projektu AdTech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -454,93 +544,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-02-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>