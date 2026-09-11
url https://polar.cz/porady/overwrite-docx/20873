--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,111 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministr kultury slíbil peníze pro Slezské divadlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sólisté opery Slezského divadla dostali výpověď. Kvůli letošnímu vládnímu navýšení platů pracovníků v kultuře, chyběly v rozpočtu  peníze. Z šestice zaměstnanců se teď stanou externí spolupracovníci. A divadlo tak ušetří.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezské divadlo dostalo na tento rok od svého zřizovatele o pět milionů korun méně, než původně požadovalo. A tak bylo nutné začít šetřit. </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">I přes finanční těžkosti hodlá ředitel divadla operu v Opavě zachovat. Existence operního i činoherního souboru je také předmětem koaliční smlouvy, kterou uzavřeli představitelé města po volbách v roce 2018.</w:t>
+        <w:t xml:space="preserve">Slezské divadlo dostalo na tento rok od svého zřizovatele o pět milionů korun méně, než původně požadovalo. A tak bylo nutné začít šetřit.  "Chceme převést sólové zpěváky na externí smlouvy. Není to o tom, že bychom s nimi nechtěli spolupracovat," říká ředitel divadla Ilja Racek. Zpěváky si nyní bude divadlo kvůli úsporám do jednotlivých inscenací najímat.  Rozpočet Slezského divadla pro rok 2020 výrazně navýšilo vládní nařízení, které od ledna zvedlo pracovníkům v kultuře platy nejméně o 1 500 korun. Ve Slezském divadle bylo navýšení 12 milionů korun . Což bylo pro zřizovatele, magistrát, nepřijatelné. "Není v silách obcí, aby zasaturovaly to, co nějakým způsobem, ať už rozvážným či nerozvážným, zavinil stát,“ glosovala situaci Hana Brňáková (Piráti), 1. náměstkyně primátora Opavy. Mïnistr kultury Lubomír Zaorálek při návštěvě Opavy slíbil, že peníze pro operu najde: "Pokud pomůže kraj, tak by bylo možné finančně pomoci a některé ty sólisty tady udržet," řekl. I přes finanční těžkosti hodlá ředitel divadla operu v Opavě zachovat. Existence operního i činoherního souboru je také předmětem koaliční smlouvy, kterou uzavřeli představitelé města po volbách v roce 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vysoké školy ruší pobyty čínských studentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -185,116 +265,85 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sestry ve věku 80 a 75 let žily samy v domu v Mořkově. Starší sestra se celý život starala o mladší, která byla postižená. V čtvrtek k večeru si jejich sousedka všimla, že si z okna stále nevzaly nosiče s obědem, které jim přivezla služba. Zalarmovala syna, který šel zjistit, co se děje. “Pane bože, dělejte něco, ty hrnce tam pořád jsou, tam se něco stalo! To není normální. Syn se podíval přes okno a viděl je tam. Ta postižená ležela na posteli a ta druhá seděla v kolečkovém křesle,” popisuje sousedka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ženy nejevily známky života. Sousedé ucítili zápach plynu a nejprve vyvětrali, zavolali záchrannou službu a zároveň se sami snažili o jejich oživení. To se nakonec povedlo až zdravotníkům u 80leté ženy. Mladší byla mrtvá na místě. O příčině otravy nebylo sporu. Čidla zdravotníků ji odhalila okamžitě. “Čidla detekující přítomnost oxidu uhelnatého, která mají záchranáři ve výbavě, začala týmům po vstupu do domu signalizovat přítomnost nebezpečného plynu. V domku se nacházely dvě ženy seniorského věku. U jedné z postižených zjistil zasahující lékař přítomnost známek jisté smrti, její záchrana již nebyla možná. Druhá žena byla převezena v kritickém stavu do novojičínské nemocnice,” popisuje mluvčí ZZS MS kraje Lukáš Humpl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I ta ale později také bohužel zemřela. Policisté ve spolupráci s hasiči musí nyní zjistit, kde se jedovatý oxid uhelnatý v domě vzal. Je možné, že si ženy ráno vařili na plynovém sporáku a nedostatečně ho uzavřely. Plyn pak po celou dobu unikal do vzduchu. Velký význam má v těchto případech instalace detektorů plynu. “Je to základní technický prostředek, který upozorní toho, kdo je v nebezpečí, že se něco děje,” potvrzuje ředitel HZS MS kraje Vladimír Vlček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Detektory plynu a hlásiče požáru mohou přitom získat senioři nad 65 let zdarma. Stačí o ně zažádat v Senior pointech na 15 místech celého MS kraje. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Detektory plynu a hlásiče požáru mohou přitom získat senioři nad 65 let zdarma. Stačí o ně zažádat v Senior pointech na 15 místech celého MS kraje.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Památník II. světové války se chystá na novou sezónu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Památník II. světové války v Hrabyni na Opavsku je sice přes zimu pro veřejnost zavřený , ovšem uvnitř se pilně pracuje. V plném proudu jsou přípravy výstavy k 75. výročí ukončení války. Pro veřejnost se  památník, který je součástí Slezského zemského muzea, otevře na jaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dva betonové monolity hrabyňského památníku stojí na místech netvrdších bojů Ostravské operace. Návštěvníkům připomíná události II. světové války velmi sugestivní expozice. V zimě bývá tento rozlehlý objekt uzavřený kvůli vysokým nákladům na vytápění. A tak právě teď nastává čas úklidu vánočních dekorací a přípravy nových předmětů, které expozici oživí. </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Národní památník II. světové války v Hrabyni zůstane uzavřený ještě zhruba dva měsíce. V dubnu pak přivítá návštěvníky oslavou 75. výročí konce II. světové války.</w:t>
+        <w:t xml:space="preserve">Dva betonové monolity hrabyňského památníku stojí na místech netvrdších bojů Ostravské operace. Návštěvníkům připomíná události II. světové války velmi sugestivní expozice. V zimě bývá tento rozlehlý objekt uzavřený kvůli vysokým nákladům na vytápění. A tak právě teď nastává čas úklidu vánočních dekorací a přípravy nových předmětů, které expozici oživí.  Během zimy se zdejší zaměstnanci promění v elektrikáře, truhláře, uklízečky nebo natěrače, aby dali dohromady výstavu novou.  „Chystáme novou výstavu, která se bude věnovat 75. výročí konce II. světové války. Zaměří se nejen na kontext roku 1945, ale také na osvobozování regionu severní Moravy a Slezska,“ popisuje vedoucí památníku Kamila Poláková. Kromě přípravy nové sezóny se pracovníci památníku věnují také údržbě vystavených zbraní, vojenských uniforem a dalších předmětů. Na tyto činnosti totiž při běžném provozu s 22 tisíci prodaných vstupenkami moc času nezbývá.  Čas je také na skenování nově objeveného archivu s 8 000 fotografiemi, které je nutné převést do digitální podoby. "Jde o fotografie z války ve Vietnamu, I. světové války, II: světové války, revoluce v Rusku, stavby ropovodu Družba," vyjmenovává archivář Tomáš Koutný. Národní památník II. světové války v Hrabyni zůstane uzavřený ještě zhruba dva měsíce. V dubnu pak přivítá návštěvníky oslavou 75. výročí konce II. světové války.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stoletá Františka z Nového Jičína si zprávy nenechá ujít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -453,93 +502,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-02-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>