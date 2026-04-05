--- v0 (2026-02-10)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silný nárazový vítr dorazil i do Moravskoslezského kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Orkán Sabine zasáhnul i Moravskoslezský kraj. Vítr zesiloval už v noci, ale plnou silou udeřil až dopoledne. Nejprve na Bruntálsku a pak i ve zbytku našeho regionu. Lámal stromy, které pak trhaly dráty elektrického vedení. Tisíce rodin byly bez proudu, nejezdily vlaky, zataraseno bylo i mnoho silnic a několik aut do spadaných stromů najelo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Telefonátů v souvislosti se silným větrem začalo v Integrovaném bezpečnostním centru v Ostravě přibývat už v neděli večer. Většina případů byly stromy a větve na silnicích. K ránu začalo případů přibývat a pondělní dopoledne bylo pro hasiče extrémně náročné. Orkán Sabine se posunoval napříč krajem a pustošil na co přišel. Na Morávce spadl strom na domek, v Havířově uletěl kus střechy na zaparkovaná auta. Celkem bylo poškozeno 8 vozidel a hasiči museli střechu provizorně připevnit. V Ostravě se uvolnily plechy na střeše domu na Sokolské ulici. “Které jsou urvané sundáme, které jsou volné provizorně přibijeme. Celé to budeme dělat z výškové plošiny, protože mokrá střecha klouže a pomocí lan bychom nebyli schopni se na to místo dostat,” popisuje zásah velitel hasičů Kamil Švejda. </w:t>
@@ -61,61 +176,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plné ruce práce měli i energetici, kterým stromy a větve potrhaly dráty elektrického vedení. I když byly poruchy průběžně odstraňovány, stále byly tisíce lidí bez proudu. “Vývoj byl docela překotný. Hned ráno jsme měli několik poruch na Bruntálsku. Ty byl opraveny během dopoledne, ale před polednem kolem 11 hodin fouklo pod Beskydami a najednou vzniklo kolem 15ti poruch na vysokém napětí. Kolem poledne je 5 z nich opravených, takže teď zbývá 9, 10 poruch na vysokém napětí. Bez proudu je 4500 lidí,” vysvětluje mluvčí ČEZ Vladimír Sobol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stromy působily problémy také na železnici a některé tratě musely být uzavřeny. Mezi Baškou a Frýdkem-Místek dokonce najel vlak do stromu na kolejích. Naštěstí se to obešlo bez zranění. Pouze lehká zranění si vyžádaly celkem tři dopravní nehody, kdy auta najely do stromů na vozovkách. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě se také převrátilo obrovské srdce, které bylo nainstalováno teprve v pátek kvůli blížícímu se svátku zamilovaných. Do Valentína by ale mělo být zase opraveno a rozsvíceno. Uzavřeno bylo také z preventivních důvodů Arboretum Nový dvůr a ZOO Ostrava. Aktuální informace k situaci v kraji najdete na webu polar.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řidiči na sociálních sítích hlásí spadané stromy také na cestě Bruntál-Karlovice, u Vrbna pod Pradědem. Nehoda byla hlášena v Sedlnicích, kde mělo do spadlého stromu narazit osobní auto. Před 8. hodinou způsobil pád stromu nehodu také na silnici spojující Hukvaldy s Kozlovicemi. Vozidlo narazilo do stromu po osmé hodině ráno i na silnici 4735 u obce Dolní Tošanovice na Frýdecko-Místecku, vše se zatím obešlo bez zranění.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řidiči na sociálních sítích hlásí spadané stromy také na cestě Bruntál-Karlovice, u Vrbna pod Pradědem. Nehoda byla hlášena v Sedlnicích, kde mělo do spadlého stromu narazit osobní auto. Před 8. hodinou způsobil pád stromu nehodu také na silnici spojující Hukvaldy s Kozlovicemi. Vozidlo narazilo do stromu po osmé hodině ráno i na silnici 4735 u obce Dolní Tošanovice na Frýdecko-Místecku, vše se zatím obešlo bez zranění. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Situaci dále sledujeme </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opilý muž se na sídlišti v Orlové oháněl samurajským mečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -270,57 +383,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většinu fotek stihl Marek nafotit během loňského roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"To jsou většinou fotky z procházek, seberu si foťák, po práci, dívám se kolem sebe. Při přírodě si hlavně odpočinu, nemusím na nic myslet a příroda mi sama maluje, sama dělá kompozici.Ty fotografie jsou většinou focené tak, jak jsem si fotoaparát nastavil," dodal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vernisáži nechyběli kromě návštěvníků z řad veřejnosti i jeho kolegové z branže, fotografie si prohlédli i členové fotoklubů z Orlové nebo Havířova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Výstava mě překvapila, že je tak multižánrová, jako celek líbí a krajinářské fotky, je to pro mě inspirace, tady taky chodím fotit," řek Kamil Übelauer, předseda Fotoklubu Havířov.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">V plánu má Marek Běhan dál na sobě pracovat a zlepšovat se tak, aby se fotky líbily lidem. A také udržet aktivní chod znovuobnového Fotoklubu Karviná a spolupracovat s ostatními fotokluby z okolí.</w:t>
+        <w:t xml:space="preserve">"Výstava mě překvapila, že je tak multižánrová, jako celek líbí a krajinářské fotky, je to pro mě inspirace, tady taky chodím fotit," řek Kamil Übelauer, předseda Fotoklubu Havířov.  V plánu má Marek Běhan dál na sobě pracovat a zlepšovat se tak, aby se fotky líbily lidem. A také udržet aktivní chod znovuobnového Fotoklubu Karviná a spolupracovat s ostatními fotokluby z okolí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Fotoklub funguje na 100 procent, výstavy jsou naplánované, nejbližší výstava je 11. února Katky Majewské v Oáze, pak máme naplánovanou výstavu v Čadci v červnu a další výstavy." uzavřel Běhan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstavu Marka Běhana si můžete prohlédnout ve středisku hudby a umění regionální knihovny ve Fryštátě do 27. března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -410,93 +517,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-02-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>