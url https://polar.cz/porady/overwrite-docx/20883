--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silný nárazový vítr dorazil i do Moravskoslezského kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Orkán Sabine zasáhnul i Moravskoslezský kraj. Vítr zesiloval už v noci, ale plnou silou udeřil až dopoledne. Nejprve na Bruntálsku a pak i ve zbytku našeho regionu. Lámal stromy, které pak trhaly dráty elektrického vedení. Tisíce rodin byly bez proudu, nejezdily vlaky, zataraseno bylo i mnoho silnic a několik aut do spadaných stromů najelo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Telefonátů v souvislosti se silným větrem začalo v Integrovaném bezpečnostním centru v Ostravě přibývat už v neděli večer. Většina případů byly stromy a větve na silnicích. K ránu začalo případů přibývat a pondělní dopoledne bylo pro hasiče extrémně náročné. Orkán Sabine se posunoval napříč krajem a pustošil na co přišel. Na Morávce spadl strom na domek, v Havířově uletěl kus střechy na zaparkovaná auta. Celkem bylo poškozeno 8 vozidel a hasiči museli střechu provizorně připevnit. V Ostravě se uvolnily plechy na střeše domu na Sokolské ulici. “Které jsou urvané sundáme, které jsou volné provizorně přibijeme. Celé to budeme dělat z výškové plošiny, protože mokrá střecha klouže a pomocí lan bychom nebyli schopni se na to místo dostat,” popisuje zásah velitel hasičů Kamil Švejda. </w:t>
@@ -61,61 +176,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plné ruce práce měli i energetici, kterým stromy a větve potrhaly dráty elektrického vedení. I když byly poruchy průběžně odstraňovány, stále byly tisíce lidí bez proudu. “Vývoj byl docela překotný. Hned ráno jsme měli několik poruch na Bruntálsku. Ty byl opraveny během dopoledne, ale před polednem kolem 11 hodin fouklo pod Beskydami a najednou vzniklo kolem 15ti poruch na vysokém napětí. Kolem poledne je 5 z nich opravených, takže teď zbývá 9, 10 poruch na vysokém napětí. Bez proudu je 4500 lidí,” vysvětluje mluvčí ČEZ Vladimír Sobol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stromy působily problémy také na železnici a některé tratě musely být uzavřeny. Mezi Baškou a Frýdkem-Místek dokonce najel vlak do stromu na kolejích. Naštěstí se to obešlo bez zranění. Pouze lehká zranění si vyžádaly celkem tři dopravní nehody, kdy auta najely do stromů na vozovkách. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě se také převrátilo obrovské srdce, které bylo nainstalováno teprve v pátek kvůli blížícímu se svátku zamilovaných. Do Valentína by ale mělo být zase opraveno a rozsvíceno. Uzavřeno bylo také z preventivních důvodů Arboretum Nový dvůr a ZOO Ostrava. Aktuální informace k situaci v kraji najdete na webu polar.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řidiči na sociálních sítích hlásí spadané stromy také na cestě Bruntál-Karlovice, u Vrbna pod Pradědem. Nehoda byla hlášena v Sedlnicích, kde mělo do spadlého stromu narazit osobní auto. Před 8. hodinou způsobil pád stromu nehodu také na silnici spojující Hukvaldy s Kozlovicemi. Vozidlo narazilo do stromu po osmé hodině ráno i na silnici 4735 u obce Dolní Tošanovice na Frýdecko-Místecku, vše se zatím obešlo bez zranění.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řidiči na sociálních sítích hlásí spadané stromy také na cestě Bruntál-Karlovice, u Vrbna pod Pradědem. Nehoda byla hlášena v Sedlnicích, kde mělo do spadlého stromu narazit osobní auto. Před 8. hodinou způsobil pád stromu nehodu také na silnici spojující Hukvaldy s Kozlovicemi. Vozidlo narazilo do stromu po osmé hodině ráno i na silnici 4735 u obce Dolní Tošanovice na Frýdecko-Místecku, vše se zatím obešlo bez zranění. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Situaci dále sledujeme </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Herny opět otevřené, Havířov podal trestní oznámení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -242,86 +355,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na poncích trénují děti manuální zručnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svou zručnost teď mohou děti z Mateřské školy Sluníčko rozvíjet u malého pracovního stolu. Mohou se naučit zatloukat hřebíky nebo třeba řezat dřevo. Děti si tak nejen najdou cestu k řemeslu, ale také rozvíjejí jemnou motoriku, kterou budou potřebovat pro výuku psaní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dvacet šest ponků mají k dispozici děti v mateřských školách na Opavsku a Vítkovsku. Díky projektu Místní akční skupiny Opavsko se do školek dostává manuální práce, která dnešním dětem chybí. Prostřednictvím pilky, hoblíku, kladívka či kleští děti rozvíjejí své motorické schopnosti. Nový pracovní stůl s nářadím teď mají nově k dispozici také v Mateřské škole sluníčko.</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Práce s reálným nářadím u pracovního stolu by měla vést děti k řemeslným profesím. Zájem o ně totiž klesá a řemeslníci pak na trhu práce chybí. </w:t>
+        <w:t xml:space="preserve">Dvacet šest ponků mají k dispozici děti v mateřských školách na Opavsku a Vítkovsku. Díky projektu Místní akční skupiny Opavsko se do školek dostává manuální práce, která dnešním dětem chybí. Prostřednictvím pilky, hoblíku, kladívka či kleští děti rozvíjejí své motorické schopnosti. Nový pracovní stůl s nářadím teď mají nově k dispozici také v Mateřské škole sluníčko. „Tento pult bude umístěný tady ve třídě a děti na něm budou moci ve volných chvílích pracovat,“ říká ředitelka Iva Otipková. U stolu se střídají chlapci i dívky. Práce s funkčním nářadím děti baví. Zmenšená verze padne dětem dobře do ruky. A tak se bez obav pustí i do řezání lupénkovou pilkou. Pedagogové se mohou zúčastnit školení, která osvětlí jak s dětmi u ponku pracovat. „Proškolujeme učitelky, aby podporovaly motoriku dětí, aby ztratily ostych. Ten strach u práce je rizikový,“ zdůrazňuje Martin Hořínek, manažer podpory vzdělávání, MAS Opavsko. Ponky v mateřských školách podporují nejen zájem o řemeslo, ale také zlepšují manuální zručnost dětí, která v dnešní době není ani u středoškoláků nijak zvlášť oslňující. „Mnohdy je to tak, že až teprve u nás kluci přijdou do kontaktu s běžným ručním nářadím, “ postesknul si ředitel SOU stavebního v Opavě Miroslav Weisz. Práce s reálným nářadím u pracovního stolu by měla vést děti k řemeslným profesím. Zájem o ně totiž klesá a řemeslníci pak na trhu práce chybí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -397,93 +475,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-02-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>