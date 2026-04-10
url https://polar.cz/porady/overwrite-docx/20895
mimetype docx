--- v0 (2025-12-29)
+++ v1 (2026-04-10)
@@ -1,92 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2020, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava financuje provoz pět stanic měřících ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě přibyla další, v pořadí již pátá měřící stanice, jejíž provoz financuje město. Byla umístěna do Hrušova, tedy do lokality nedaleko centra města, kde údaje o znečištění ovzduší chyběly. Obyvatelé této části města tak budou mít k dispozici informace o tom, co dýchají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poblíž ostravské koksovny Svoboda  začala v Hrušově monitorovat stav ovzduší nová měřící stanice. Město tak reaguje na stížnosti občanů, kteří koksovnu vnímají jako významný zdroj znečištění ovzduší. Z této lokality dosud údaje o znečištění chyběly a město tak nyní bude moci lépe plánovat další opatření ke snížení prašnosti a navíc získá cenné informace pro jednání s provozovateli hlavních zdrojů znečištění. "My chceme měřit údaje o znečištění jak na vstupu ke koksovnám, tak na výstupu od koksoven, abychom mohli změřit přínos toho průmyslového znečišťovatele," vysvětluje náměstkyně primátora Ostravy Kateřina Šebestová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provozovatel koksovny uvádí, že dodržuje všechny ekologické limity a používá nejlepší dostupné technologie. Umístění nové měřící stanice v Hrušově na ulici Stará cesta proto vítá. "Nová měřící stanice je zhruba 800 metrů od našeho provozu. Rozšíření monitorovací sítě vítáme. Domníváme se, že měřící stanice by měly být poblíž všech větších znečišťovatelů v Ostravě," potvrzuje mluvčí OKK Koksovny Jindřich Vaněk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tato měřící stanice je v pořadí již pátá, která je financována městem. Rozpočet Ostravy to vyjde celkem na 3 a půl milionu korun ročně. Stanici provozuje Zdravotní ústav Ostrava. Kromě toho je ve městě ještě dalších 5 stanic, které  spravuje Český hydrometeorologický ústav. Údaje lze sledovat na webových stránkách zdravaova.cz nebo v mobilní aplikaci SmogAlarm.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tato měřící stanice je v pořadí již pátá, která je financována městem. Rozpočet Ostravy to vyjde celkem na 3 a půl milionu korun ročně. Stanici provozuje Zdravotní ústav Ostrava. Kromě toho je ve městě ještě dalších 5 stanic, které  spravuje Český hydrometeorologický ústav. Údaje lze sledovat na webových stránkách zdravaova.cz nebo v mobilní aplikaci SmogAlarm. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má fond na obnovu a rozvoj bytového fondu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -116,53 +230,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava podpoří projekty k připomínce osvobození</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravský magistrát každým rokem podporuje akce k připomenutí významných událostí historie města i celé země. V letošním roce si budeme připomínat 75 let od osvobození Ostravy. Na podporu projektů je připraveno 850 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava je kulturním městem a k tomu patří každoroční podpora projektů, které souvisejí z významnými událostmi historie. V loni to byly velké oslavy 30. výročí od sametové revoluce, o rok dříve jsme si připomínali sto let od vzniku samostatného Československa. V roce 2020 budeme slavit už 75. výročí osvobození, tedy konec druhé světové války. "Ostrava byla osvobozena 30. dubna 1945. Pokládáme to za velice významnou událost. Tak jako i v minulých letech jsme uvolnili na tento dotační titul 850 tisíc s tím, že maximální částka na jeden projekt je 50 tisíc korun," potvrzuje náměstek primátora Zbyněk Pražák. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava je kulturním městem a k tomu patří každoroční podpora projektů, které souvisejí z významnými událostmi historie. V loni to byly velké oslavy 30. výročí od sametové revoluce, o rok dříve jsme si připomínali sto let od vzniku samostatného Československa. V roce 2020 budeme slavit už 75. výročí osvobození, tedy konec druhé světové války. "Ostrava byla osvobozena 30. dubna 1945. Pokládáme to za velice významnou událost. Tak jako i v minulých letech jsme uvolnili na tento dotační titul 850 tisíc s tím, že maximální částka na jeden projekt je 50 tisíc korun," potvrzuje náměstek primátora Zbyněk Pražák.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akce se musejí konat od 1. února do konce letošního roku. Podrobné podmínky  a příslušné formuláře jsou zveřejněny na webuměsta. Žádosti mohou zájemci o dotace odevzdat osobně na podatelněmagistrátu, poslat poštou nebo datovou schránkou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -244,93 +357,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-12-02-2020-17-51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>