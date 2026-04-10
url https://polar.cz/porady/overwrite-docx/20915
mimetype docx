--- v0 (2026-01-01)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pejskaři mohou zdarma zapsat čip na úřadě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neexistující centrální registr mikročipů psů se snaží alespoň částečně nahradit Nový Jičín.  Pejskařům nabídl vlastní databázi. Chovatelé mohou bezplatně zaregistrovat číslo čipu na finančním odboru, kde své zvíře běžně hlásí do evidence poplatků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve městě je na základě uhrazeného místního poplatku evidováno téměř dva tisíce psů. Jejich majitelé si teď mohou číselný údaj z povinného čipu svého zvířete nechat zdarma zapsat do této databáze finančního odboru. </w:t>
@@ -431,93 +546,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-14-02-2020-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>