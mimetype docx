--- v1 (2026-04-10)
+++ v2 (2026-08-27)
@@ -588,51 +588,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-14-02-2020-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-14-02-2020-16-24?url=novojicinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>