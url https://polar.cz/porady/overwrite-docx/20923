--- v0 (2026-01-22)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město neuvažuje o parkovacím domu u Polikliniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkování je téma pro řadu měst, Frýdek-Místek proto není výjimkou. Město se snaží každým rokem vybudovat nová parkovací místa. Nyní se ale na sociálních sítích objevila vizualizace parkoviště, se kterým město nemá nic společného.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skutečnost, že si lidé stále přejí více parkovišť ve městě, je zřejmá, proto se vedení magistrátu snaží v lokalitách, kde je parkovacích míst málo budovat nová. Když se ale na sociální síti objevila vizualizace nového parkovacího domu tam, kde by jej nikdo nečekal, strhla se bouřlivá debata. </w:t>
@@ -178,53 +293,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město uplynulou sobotu ožilo Masopustním jarmarkem. Připraveno bylo bohaté občerstvení a nechyběly ani stánky s tradičním zbožím. Součástí byl také veselý průvod masek i ukázka porcování prasete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místecké náměstí Svobody už počtvrté ovládl Masopustní jarmark. Také letos se nesl v duchu oblíbených Beskydských farmářských trhů a taky zabijačky. Časem prověření farmáři ve svých stáncích nabízeli tradiční zboží, jako například masné a mléčné výrobky, různé druhy sladkého i slaného pečiva, vejce, zeleninu, med, marmelády, ale i výrobky ze dřeva a proutí. Lidé si pochutnali na ovaru i prejtu, pekly se trdelníky, pražily oříšky a podávaly se teplé i studené nápoje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Masopust je jeden z nejkrásnějších lidových svátků. Pomalu přichází jaro, a tak bychom se měli dobře před postem najíst. Je krásně, masky se baví, hudba hraje, kejklíři jsou připraveni, co víc si přát. Program je bohatý, jsou tady písničky, tance, divadélka pro děti a spoustu dalších věcí,” uvedl za Společnost pro zachování kulturního dědictví historie a romantiky Marek Tichý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Co na masopustním jarmarku samozřejmě nesmělo v žádném případě chybět, byl tradiční masopustní průvod masek. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Co na masopustním jarmarku samozřejmě nesmělo v žádném případě chybět, byl tradiční masopustní průvod masek.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je tady spousta, lidí, všichni se baví. Mohou si nakoupit jitrnice, jelita nebo něco sladkého. Určitě se to lidem líbilo a užili si to,” řekl náměstek primátora Frýdku-Místku Jakub Míček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvníci letos mohli shlédnout také ukázku porcování prasete, o kterou se postaral řezník Krkovička. K dobré náladě všech zúčastněných také zahrála masopustní kapela. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -313,93 +427,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-17-02-2020-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>