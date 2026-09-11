--- v0 (2025-12-29)
+++ v1 (2026-09-11)
@@ -1,90 +1,198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklisté i chodci přelézají nebezpečnou lávku v Martinově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklostezka podél řeky Opavy, která patří k nejoblíbenějším na Ostravsku, je už od podzimu neprůjezdná. Na území Martinova je totiž lávka v havarijním stavu. Proto ji Ostravské komunikace uzavřely a označily objížďku. Jenže lidé zákaz ignorují, lávku přelézají i cyklisté a zábrany překonávají dokonce i rodiny s kočárky. Nová lávka bude dokončena až v polovině roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud jste z Ostravska, jezdíte na kole, běháte a nebo máte rádi procházky, jistě znáte cyklostezku podél řeky Opavy, která vede kolem populární Loděnice až ke Hlučínskému jezeru. Stezka je ale už od konce září  v Martinově přerušena zábranou přes panelovou lávku. Značky označují asi tříkilometrovou objížďku. To se lidem nechce a tak riskují a lávku přelézají. "Je to hrozné. Lidé přenášejí kočárky, podávají si kola i děti," řekla nám seniorka, která má u lávky chatu. "Je to špatně. Stěžuje si každý a hlavně cyklisté," nadává chodkyně a cyklista ji doplňuje: "Je to objížďka, která není v plánu a vede po hlavní cestě."  </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Projekt by měl být hotov na jaře a bude vybrán zhotovitel stavby. Ten bude mít na stavbu tři měsíce. Po dobu její výstavby bude možná vystavěna provizorní lávka. Po nové lávce by se mohlo jezdit od července. Opravovat se bude i samotná cyklostezka, která je v tomto místě ve špatném stavu. Vše ale musí posvětit Povodí Odry. </w:t>
+        <w:t xml:space="preserve">Pokud jste z Ostravska, jezdíte na kole, běháte a nebo máte rádi procházky, jistě znáte cyklostezku podél řeky Opavy, která vede kolem populární Loděnice až ke Hlučínskému jezeru. Stezka je ale už od konce září  v Martinově přerušena zábranou přes panelovou lávku. Značky označují asi tříkilometrovou objížďku. To se lidem nechce a tak riskují a lávku přelézají. "Je to hrozné. Lidé přenášejí kočárky, podávají si kola i děti," řekla nám seniorka, která má u lávky chatu. "Je to špatně. Stěžuje si každý a hlavně cyklisté," nadává chodkyně a cyklista ji doplňuje: "Je to objížďka, která není v plánu a vede po hlavní cestě."   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lávka byla uzavřena, protože je prý v havarijním stavu a hrozí její zřícení. Ostravské komunikace, které ji mají ve správě, už dokonce podaly trestní oznámení na neznámého pachatele, protože zábrany někdo odstranil. Mezitím už se zpracovává projektová dokumentace pro novou lávku. "Uzavřeli jsme to natvrdo plotovou zábranou. Tu nám ale někdo uřezal a tak jsme to zajistili znovu. Hrozí tam sesunutí, takže jsme tam nemohli dát ani vstup na vlastní nebezpečí," vysvětluje náměstek ředitele Ostravských komunikací Petr Uhlíř.   Projekt by měl být hotov na jaře a bude vybrán zhotovitel stavby. Ten bude mít na stavbu tři měsíce. Po dobu její výstavby bude možná vystavěna provizorní lávka. Po nové lávce by se mohlo jezdit od července. Opravovat se bude i samotná cyklostezka, která je v tomto místě ve špatném stavu. Vše ale musí posvětit Povodí Odry. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci v Havířově řeší přestupky přes novou aplikaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -219,86 +327,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zájemci o Dukelské kasárny mohou stále podávat nabídky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení města prodloužilo termín, do kdy se mohou developeři ucházet o část bývalých Dukelských kasáren. Původní lednový termín prodloužilo o dva měsíce, protože se zájemci o tento atraktivní prostor nedaleko centra města, zatím  příliš nehrnuli. Podle územního plánu by v této lokalitě měly vyrůst bytové domy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Areál bývalých vojenských kasáren v Opavě zeje více jak deset let prázdnotou. Po odchodu ozbrojených sil jej získalo město. Některé budovy jsou využívány jako sklady a sídlí zde také jedna firma. V r. 2017 pak vznikla studie, která naznačila, jak je možné tuto plochu využít. Výstavba bytových domů se zdá být pro toto místo ideální.</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Část kasáren s historickými domy z 19. a 20. století, které jsou seřazeny do náměstíčka, které se otevírá směrem k Horovu náměstí, zůstane nadále majetkem města. Tady by měly vzniknout sociální byty. A to jednak pro mladé rodiny s dětmi a pak také pro seniory. A tak by mělo dojít k propojení obou generací.</w:t>
+        <w:t xml:space="preserve">Areál bývalých vojenských kasáren v Opavě zeje více jak deset let prázdnotou. Po odchodu ozbrojených sil jej získalo město. Některé budovy jsou využívány jako sklady a sídlí zde také jedna firma. V r. 2017 pak vznikla studie, která naznačila, jak je možné tuto plochu využít. Výstavba bytových domů se zdá být pro toto místo ideální. "Je to krásná lokalita v centru Opavy. Proto ji chceme integrovat co nejvíce do města, aby byla přitažlivá a zajímavá," nechal se slyšet primátor Tomáš Navrátil (ANO) . K prodeji teď město nabízí 3,5 hektarovou část, kde stojí bývalé sklady, garáže, správní budovy nebo jídelna. Tyto staré objekty ale budou muset jít k zemi. Na jejich místě má podle urbanistické studie vyrůst 18 domů s 315 byty o rozměrech od 50 do 100 m2. „Nejde o velkou plochu, a tak by bylo lepší, kdyby se stavělo v jednotném duchu. Ale area se dá rozdělit na čtyři části a zpracovat jako čtyři samostatné celky,“ přibližuje autor studie Tomáš Bindr z Atelieru 38. Součástí studie je také chybějící propojení této lokality s přilehlými částmi města pěší lávkou.  Zájemci o odkup tohoto pozemku mohli podávat své nabídky do konce ledna. Vedení města ale termín prodloužilo. „A to proto, abychom dostali co nejvíce nabídek, které budou celý areál pojímat komplexně. A tak jsme tento termín prodloužili až do konce března,“ vysvětlil primátor. Část kasáren s historickými domy z 19. a 20. století, které jsou seřazeny do náměstíčka, které se otevírá směrem k Horovu náměstí, zůstane nadále majetkem města. Tady by měly vzniknout sociální byty. A to jednak pro mladé rodiny s dětmi a pak také pro seniory. A tak by mělo dojít k propojení obou generací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Památkově chráněným centrem Štramberka prošel tradiční masopustní průvod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -436,93 +509,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-02-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>