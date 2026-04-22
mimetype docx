--- v0 (2026-02-08)
+++ v1 (2026-04-22)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.2.2020, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na základní škole Komenského se četly pohádky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na základní škole Komenského se četly pohádky. Proběhlo tam totiž vyvrcholení celoročního projektu, do něhož se zapojily žáci ze všech tříd školy, s názvem Pohádky z Komeňákova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Děti měly za úkol složit, sepsat pohádku, výtvarně ji doložit, paní učitelky pak spojily ty pohádky do jedné knížky a dneska bude autorské čtení těch nejlepších.  Pohádky jsou různorodé, odvíjí se to od věku. Prvňáčci měli výpomoc rodičů. Jsou to krásné, krátké pohádky. S přibývajícím věkem jsou ty pohádky náročnější,” řekla učitelka ZŠ Komenského Danuše Pavlisková.</w:t>
+        <w:t xml:space="preserve">“Děti měly za úkol složit, sepsat pohádku, výtvarně ji doložit, paní učitelky pak spojily ty pohádky do jedné knížky a dneska bude autorské čtení těch nejlepších.  Pohádky jsou různorodé, odvíjí se to od věku. Prvňáčci měli výpomoc rodičů. Jsou to krásné, krátké pohádky. S přibývajícím věkem jsou ty pohádky náročnější,” řekla učitelka ZŠ Komenského Danuše Pavlisková. </w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My se snažíme připravit nějaký projekt každý rok. Protože je letos výročí narození Boženy Němcové, rozhodli jsme se podpořit čtenářství. Máme pocit, že děti málo čtou pohádky, proto jsme chtěli, aby děti přispěly svým vnosem, něco připravily, napsaly a zkusily si to číst,” uvedla ředitelka ZŠ Komenského Anna Matějová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi čtením vystoupil i školní sbor se svými písněmi. 5. března proběhne na škole den otevřených dveří, v rámci něhož si budou moci rodiče i široká veřejnost pohádky dětí přečíst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -161,93 +275,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-18-02-2020-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>