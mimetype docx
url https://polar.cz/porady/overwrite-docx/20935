--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.2.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pohotovost v Ostravě zajistí MNO, zubař se hledá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský úřad už má jasno o způsobu zajištění pohotovostní služby pro dospělé i děti v Ostravě. O obě se postará, stejně jako doposud, městská nemocnice. Naopak o zubaři nebylo rozhodnuto přesto, že se do soutěže jeden přihlásil. Kraj se ale rozhodl vypsat nové výběrové řízení. Chce více nabídek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pohotovostní služba pro děti a dospělé v Ostravě zůstane zachována ve stejném rozsahu, jako dosud. Rozhodli o tom krajští radní ve výběrovém řízení. Postará se o to opět Městská nemocnice Ostrava. Smlouva bude platit až do konce roku 2022. Kraj to vyjde na 20 milionů korun. "Nedojde k žádnému omezení. Služba pro dospělé a pro děti bude zajištěna už od prvního března a předpokládáme, že stejným způsobem bude zajištěna i služba zubní pohotovosti," potvrzuje hejtman MS kraje Ivo Vondrák.</w:t>
@@ -102,53 +217,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Do azyláku nejdu ani za nic. Prosili mě i policajti i měšťáci, aby jsem šel na ten azylák, já jsem říkal neexistuje. Tam jsou bezďáci,” řekl pan Karel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co děláte, když je zima nebo prší?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady sedím, mám takovou dobrou prošívanou deku s tou se zakryju a ta nepromokne,” dodal muž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Místním lidem nejvíce vadí silný zápach. Někteří ale mají pochopení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Místním lidem nejvíce vadí silný zápach. Někteří ale mají pochopení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to smutné, ale je to jeho volba. Vadí nám to, protože zapáchá, a to dost. Vidíte, že jdu po opačné straně chodníku,” řekl místní obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Neotravuje nikoho, některým lidem to vadí, mě třeba ne,” dodal jiný muž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“On spával kousek na zastávce, teď je tady. Nic se neděje. Proč my lidé bychom s tím měli něco dělat? Chodí tady každý den policie, vidí to. Mělo by se město postarat,” řekla rozhořčená žena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -366,56 +480,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme zajištěnou velkou knihovnu na zapůjčení knih, běžně je využívají rodiny nebo dobrovolníci, kteří si je sami zapůjčují nebo chodí číst uživatelům. Část uživatelů si knihy ještě přečte, ale někteří mají problém se zrakem, tak předčítáme nebo předčítá rodina," řekla Irena Šafářová, vedoucí pro aktivizační činnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Někteří senioři si hned po předání, vybrali pár knižních titulů ke čtení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">anketa: senioři z Nového domova: "Mám Temné říční proudy, to je od Sharona Baltona." "My jsme od děcka četli, já kdejaký papírek jsem četla, i když to bylo na zemi. Ráda čtu, jenže mi už oči neslouží, ale stejně ráda čtu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seniorům knihovna ještě zahrálo krátké divadelní představení.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Knihovna se snaží, aby knihy byly dostupné kdekoliv. Nedávno darovala knihy na oddělení do nemocnice v Ráji, zprovoznila i knihobudky na vlakovém nádražím, krytém bazénu nebo letním koupališti.</w:t>
+        <w:t xml:space="preserve">Seniorům knihovna ještě zahrálo krátké divadelní představení. Knihovna se snaží, aby knihy byly dostupné kdekoliv. Nedávno darovala knihy na oddělení do nemocnice v Ráji, zprovoznila i knihobudky na vlakovém nádražím, krytém bazénu nebo letním koupališti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -491,93 +600,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-02-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>