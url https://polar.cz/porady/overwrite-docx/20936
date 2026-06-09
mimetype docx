--- v0 (2026-01-31)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.2.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Muž žije na chodníku, pomoc města odmítá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silně zapáchající muž žije už několik měsíců v Havířově na chodníku. Radnice, ale i Armáda spásy mu chce pomoci. Veškerá snaha je ale marná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dvaasedmdesátiletý pan Karel už několik měsíců bydlí takto na chodníku v Okrajové ulici v Havířově. Se svým novým domovem je spokojen. Má postel, deky a víc prý nepotřebuje.</w:t>
@@ -54,53 +169,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Do azyláku nejdu ani za nic. Prosili mě i policajti i měšťáci, aby jsem šel na ten azylák, já jsem říkal neexistuje. Tam jsou bezďáci,” řekl pan Karel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co děláte, když je zima nebo prší?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady sedím, mám takovou dobrou prošívanou deku s tou se zakryju a ta nepromokne,” dodal muž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Místním lidem nejvíce vadí silný zápach. Někteří ale mají pochopení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Místním lidem nejvíce vadí silný zápach. Někteří ale mají pochopení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to smutné, ale je to jeho volba. Vadí nám to, protože zapáchá, a to dost. Vidíte, že jdu po opačné straně chodníku,” řekl místní obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Neotravuje nikoho, některým lidem to vadí, mě třeba ne,” dodal jiný muž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“On spával kousek na zastávce, teď je tady. Nic se neděje. Proč my lidé bychom s tím měli něco dělat? Chodí tady každý den policie, vidí to. Mělo by se město postarat,” řekla rozhořčená žena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -186,81 +300,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jmelí decimuje stromy, pomůže ořezání větví?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chomáče jmelí decimují stromy ve městech. Napadají rostlinné cévy, až nakonec strom uschne. V Opavě se ale hodlají tomuto houževnatému parazitovi postavit. Stromy ořežou a tím zabrání šíření jmelí, které mají na svědomí ptáci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přestože je zima a listí ze stromů dávno opadalo, mnohé z nich se ale i teď zelenají. Jejich koruny jsou totiž obalené jmelím. Některé větve se pod jejich tíhou ohýbají, jiné to nevydrží a zlomí se.</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Pracovníci odboru životního prostředí už vytipovali, kde bude potřeba zásahu odborníků. Jde dohromady asi o 500 stromů,které se nacházejí převážně v Městských sadech a pak také u kostela v Jaktaři. Asi stovka stromů, která je zasažená jmelím z více jak 50%, bude muset být pokácena a nahrazena rostlinami novými.</w:t>
+        <w:t xml:space="preserve">Přestože je zima a listí ze stromů dávno opadalo, mnohé z nich se ale i teď zelenají. Jejich koruny jsou totiž obalené jmelím. Některé větve se pod jejich tíhou ohýbají, jiné to nevydrží a zlomí se. Zhoršující se trend sledujeme zhruba po dobu 15 let, kdy výskyt jmelí zaznamenáváme ve větším množství. Není to jen problém Opavska, ale celého kraje, říká vedoucí odb. životního prostředí opavského magistrátu Marie Vavrečková. Ze stromu na strom roznášejí jmelí ptáci, kteří se živí bílými plody Semínka jsou pro ně jedovatá, a proto otírají zobák o větve, aby se jich zbavili. A tak najdou pro parazita dalšího hostitele. Stromy, na kterých se jmelí objeví, jsou odsouzeny k zániku.  "Stromy, které jsou zasažené jmelím trpí obrovskou žízní. Jmelí je poloparazit, který zakořeňuje do větviček a do cév, kde proudí míza. Takže ten strom musí ze země 3x rychleji sát vodu," vysvětluje dendrolog Miroslav Frank. Napadené stromy začnou postupně usychat. A je téměř jisté, že parazit bude mít nakonec navrch. I když to může trvat několik let či desetiletí. Pomoci by mohlo odřezání jednotlivých trsů jmelí. "Zkoušeli jsme postřik. Vyzkoušeli jsme asi tři stromy, kdy jsme sledovali,zda na jmelí působí. Ale s výsledkem jsme nebyli spokojeni, abychom se rozhodli jít touto cestou," říká Vavrečková. Pracovníci odboru životního prostředí už vytipovali, kde bude potřeba zásahu odborníků. Jde dohromady asi o 500 stromů,které se nacházejí převážně v Městských sadech a pak také u kostela v Jaktaři. Asi stovka stromů, která je zasažená jmelím z více jak 50%, bude muset být pokácena a nahrazena rostlinami novými.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičíňáci řeší, kde budou parkovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -382,56 +466,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme zajištěnou velkou knihovnu na zapůjčení knih, běžně je využívají rodiny nebo dobrovolníci, kteří si je sami zapůjčují nebo chodí číst uživatelům. Část uživatelů si knihy ještě přečte, ale někteří mají problém se zrakem, tak předčítáme nebo předčítá rodina," řekla Irena Šafářová, vedoucí pro aktivizační činnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Někteří senioři si hned po předání, vybrali pár knižních titulů ke čtení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">anketa: senioři z Nového domova: "Mám Temné říční proudy, to je od Sharona Baltona." "My jsme od děcka četli, já kdejaký papírek jsem četla, i když to bylo na zemi. Ráda čtu, jenže mi už oči neslouží, ale stejně ráda čtu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seniorům knihovna ještě zahrálo krátké divadelní představení.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Knihovna se snaží, aby knihy byly dostupné kdekoliv. Nedávno darovala knihy na oddělení do nemocnice v Ráji, zprovoznila i knihobudky na vlakovém nádražím, krytém bazénu nebo letním koupališti.</w:t>
+        <w:t xml:space="preserve">Seniorům knihovna ještě zahrálo krátké divadelní představení. Knihovna se snaží, aby knihy byly dostupné kdekoliv. Nedávno darovala knihy na oddělení do nemocnice v Ráji, zprovoznila i knihobudky na vlakovém nádražím, krytém bazénu nebo letním koupališti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -507,93 +586,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-02-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>