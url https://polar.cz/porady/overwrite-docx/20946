--- v0 (2025-12-29)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.2.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lékárnice z Ludgeřovic volně prodávala léky na předpis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský soud v Ostravě řeší případ lékárnice z Ludgeřovic, která na černo prodávala léky na hubnutí. Tyto léky jsou ale návykové a je možné je prodávat pouze na předpis vydaný lékařem. Jejími klienty byli Poláci a brali je ve velkém. Ženě hrozí stejný trest, jako kdyby prodávala drogy, tedy až 12 let vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malá lékárna v Ludgeřovicích na Hlučínsku by se asi nikdy nestala ničím zajímavá, pokud by v ní najednou značně nestoupl odběr léku na hubnutí Adipex Retard. Důvod byl prostý. Vedoucí lékárnice Iveta Kukačová totiž začala tento návykový lék na předpis prodávat jen tak, volně. Trvalo to přes tři roky, než to odhalila kontrola. Uplynuly téměř další tři roky a lékárnice je před soudem. "Vydávala bez jakéhokoliv předpisu tyto léky v množství až 100 balení za měsíc polsky mluvícím občanům," popisuje žalobu státní zástupce David Bartoš.</w:t>
@@ -233,53 +348,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava unikátů z materiálu nakradeného v železárnách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnozí Třinečané si to pamatují, jako by to bylo dnes. Na výstavě v místním muzeu vzpomínají, jak za socialismu tajně pronášeli tuny materiálu, ze kterého pak doma vyráběli nejrůznější věci. V obchodech by si je tenkrát často ani koupit nemohli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ani přísný pohled a namátkové kontroly Závodní stráže Třineckých železáren kdysi za socialismu nedokázaly zaměstnancům zabránit ve vynášení rozličného materiálu, ze kterého pak doma vyráběli všelijaké užitečné pomocníky nebo dokonce umělecká díla či dárkové předměty. Některé teď lidé půjčili Muzeu Třineckých železáren.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ani přísný pohled a namátkové kontroly Závodní stráže Třineckých železáren kdysi za socialismu nedokázaly zaměstnancům zabránit ve vynášení rozličného materiálu, ze kterého pak doma vyráběli všelijaké užitečné pomocníky nebo dokonce umělecká díla či dárkové předměty. Některé teď lidé půjčili Muzeu Třineckých železáren. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naše třinecké muzeum vystavuje werkfušky. V podstatě je to výstava, která vzdává hold kutilství. Máme tady hlavně zastoupeny léta 70. a 80. To byla doba, kdy lidé opravdu neměli možnost zakoupit všechno, co máme dnes normálně v obchodech. O tom všem tato výstava vypovídá. Můžeme tady najít od těch nejmenších předmětů až po lisy, drtiče, štěpkovače, což jsou velké předměty a nabídnut byl i traktor, řekla pracovnice muzea Lenka Poncarová. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Neskutečné, opravdu neskutečné. My jsme mysleli, že něco vyfotíme, ale nebudeme to fotit. Pošleme všechny, aby tady přišli se podívat. Prostě super,” hodnotila návštěvnice expozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava Werkfušky se u veřejnosti setkala s velkým zájmem. Muzem proto expozici prodloužilo až do 6. května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -375,93 +489,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-02-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>