--- v0 (2026-01-14)
+++ v1 (2026-07-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.2.2020, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Památkově chráněným centrem Štramberka prošel tradiční masopustní průvod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Průvod maškar prošel v sobotu památkově chráněným centrem Štramberka. Masopust a následnou veselici tam pořádají místní divadelní spolky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Štramberku se v sobotu konal další ročník obnoveného masopustu. Průvod masek prošel historickým centrem města, kde měl několik nezbytných občerstvovacích zastávek. Masopustní průvod došel až na náměstí, kde se konala odpolední veselice.</w:t>
@@ -192,53 +307,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava unikátů z materiálu nakradeného v železárnách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnozí Třinečané si to pamatují, jako by to bylo dnes. Na výstavě v místním muzeu vzpomínají, jak za socialismu tajně pronášeli tuny materiálu, ze kterého pak doma vyráběli nejrůznější věci. V obchodech by si je tenkrát často ani koupit nemohli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ani přísný pohled a namátkové kontroly Závodní stráže Třineckých železáren kdysi za socialismu nedokázaly zaměstnancům zabránit ve vynášení rozličného materiálu, ze kterého pak doma vyráběli všelijaké užitečné pomocníky nebo dokonce umělecká díla či dárkové předměty. Některé teď lidé půjčili Muzeu Třineckých železáren.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ani přísný pohled a namátkové kontroly Závodní stráže Třineckých železáren kdysi za socialismu nedokázaly zaměstnancům zabránit ve vynášení rozličného materiálu, ze kterého pak doma vyráběli všelijaké užitečné pomocníky nebo dokonce umělecká díla či dárkové předměty. Některé teď lidé půjčili Muzeu Třineckých železáren. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naše třinecké muzeum vystavuje werkfušky. V podstatě je to výstava, která vzdává hold kutilství. Máme tady hlavně zastoupeny léta 70. a 80. To byla doba, kdy lidé opravdu neměli možnost zakoupit všechno, co máme dnes normálně v obchodech. O tom všem tato výstava vypovídá. Můžeme tady najít od těch nejmenších předmětů až po lisy, drtiče, štěpkovače, což jsou velké předměty a nabídnut byl i traktor, řekla pracovnice muzea Lenka Poncarová. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Neskutečné, opravdu neskutečné. My jsme mysleli, že něco vyfotíme, ale nebudeme to fotit. Pošleme všechny, aby tady přišli se podívat. Prostě super,” hodnotila návštěvnice expozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava Werkfušky se u veřejnosti setkala s velkým zájmem. Muzem proto expozici prodloužilo až do 6. května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -334,93 +448,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-21-02-2020-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>