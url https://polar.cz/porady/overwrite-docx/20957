--- v0 (2025-12-31)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.2.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chybí více než tisíc parkovacích míst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V bytové zástavbě chybí více než tisíc parkovacích míst. Vyplynulo to ze studie, kterou město nechalo zpracovat odbornou firmou. Ta zároveň předložila i návrhy řešení. Lidé si je mohli vyslechnout na veřejném projednání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koncepci parkování zpracovává město od loňského podzimu. Těsně před finalizací odprezentovalo tento strategický dokument veřejnosti. </w:t>
@@ -193,53 +308,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jak vedoucí Návštěvnického centra dodává, receptem na svou top specialitu mohou kalendář obohatit i zdejší podnikatelé - restauratéři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vlastní kalendář vydává Nový Jičín již řadu let. Zapojit se do jeho tvorby mohla veřejnost už několikrát. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se o amatérské fotografy, kteří přispívají svými fotkami do nástěnného kalendáře. Potom jsou to různé  kresby, malby do stolního kalendáře. Teď nás napadlo,  že by bylo vhodné jít trošku jiným stylem, že bychom tedy vyrobili kalendář z receptů Novojičňáků,”  podotkla vedoucí Návštěvnického centra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Městský kalendář, stolní i nástěnný, na aktuální rok 2020, je v Návštěvnickém centru stále k dostání. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Městský kalendář, stolní i nástěnný, na aktuální rok 2020, je v Návštěvnickém centru stále k dostání.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">icentrum@novyjicin-town.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oslík Karlík jako prostředek terapie v Domovince</w:t>
       </w:r>
     </w:p>
@@ -418,93 +532,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-21-02-2020-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>