--- v1 (2026-04-05)
+++ v2 (2026-08-27)
@@ -574,51 +574,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-21-02-2020-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-21-02-2020-16-24?url=novojicinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>