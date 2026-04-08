--- v0 (2026-02-14)
+++ v1 (2026-04-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.2.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie pátrá po 13letém lupiči z Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté z celého kraje pátrají po 13letém zločinci Petru Ščukovi z Ostravy. Tento školák neustále utíká z dětského domova a na útěku je schopný asi všeho. Naposledy pobodal a oloupil v Ostravě ženu. Loupeží má na krku ale více.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak už z našeho zpravodajství víte, 13letý Petr Ščuka je velmi nebezpečný. Poprvé loupil už na podzim, pak na zastávce MHD zmlátil o okradl chlapce, následovala loupež na Dubině, kdy strhl ženě náušnice a jeho agresivita vygradovala 19. února, kdy kvůli mobilu pobodal ženu. I když byl pokaždé policií dopaden, brzy byl zase na ulici. Žije totiž v dětském domově se školou v Těrlicku odkud uteče, kdy chce. Za zločiny nemůže být potrestán."Obecně lze říct, že dítě mladší 15ti let není trestně odpovědné. Pokud se však takové dítě dopustí činu jinak trestného, lze uložit některé z opatření, které zákon o soudnictví ve věcech mládeže připouští," popisuje soudce Okresního soudu Ostrava Dalibor Zecha.</w:t>
@@ -478,93 +593,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-02-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>