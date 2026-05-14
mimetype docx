--- v0 (2026-02-10)
+++ v1 (2026-05-14)
@@ -1,92 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2020, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z MŠ Janáčkova se vyřádily na karnevalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve velkém sále Kulturního centra proběhl karneval mateřské školy Janáčkova. Desítky dětí v převlecích všeho druhu si užívaly tanečky a zkrátka se náramně bavily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos poprvé děláme tenhle karneval v Kulturním centru, má to velký úspěch, děti se baví. Je tu osm tříd po plus mínus 17 dětech,” řekla Kateřina Rozkydalová učitelka MŠ Janáčkova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na děti během karnevalu čekala také řada soutěží a her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to rozdělené na třídy, ať si všichni zasoutěží. Máme tu TK Antonio, který nám ty děti roztancuje. Děti se zapojily do výtvarné soutěže, kdy vyráběly pohádkové postavička. Ty pak budou použity do projektu na Den Země,” dodala Rozkydalová.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je to rozdělené na třídy, ať si všichni zasoutěží. Máme tu TK Antonio, který nám ty děti roztancuje. Děti se zapojily do výtvarné soutěže, kdy vyráběly pohádkové postavička. Ty pak budou použity do projektu na Den Země,” dodala Rozkydalová. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karneval se v prostorách Kulturního centra vydařil na výbornou a všichni zúčastnění si ho chválili. Není proto vyloučeno, že i další podobné akce se budou konat v jeho velkém sále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -168,93 +282,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-25-02-2020-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>