--- v0 (2025-12-29)
+++ v1 (2026-04-22)
@@ -1,99 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lékárnice půjde do vězení za prodej léků bez předpisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský soud v Ostravě vynesl verdikt nad lékárnicí z Ludgeřovic na Opavsku, která podle obžaloby prodávala léky na hubnutí aniž by vyžadovala recept od lékaře. Lék ale obsahuje návykovou látku a tak je recept podmínkou. Ve vězení by měla strávit 8 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lék Adipex Retard je na hubnutí. Mezi lidmi, kteří bojují s obezitou, je velmi populární a říká se mu kvůli vzhledu zlatá vejce. Obsahuje látku, která způsobuje, že pacient nemá hlad, ale bohužel má i vedlejší účinky. Například na něj může vzniknou při dlouhodobém užívání závislost a je potřeba, aby na léčbu dohlížel lékař. Proto se vydává pouze na předpis. Jenže lékárnice z Ludgeřovic se rozhodla, že ho bude prodávat volně. Trvalo více než tři roky, než si velkého odběru Adipexu všimla kontrola.  "Vydávala bez jakéhokoliv předpisu tyto léky v množství až 100 balení za měsíc polsky mluvícím občanům," popisuje žalobu státní zástupce David Bartoš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Následovalo vyšetřování, které trvalo další tři roky a na konci celého příběhu je rozsudek Krajského soudu v Ostravě. Trest je stejný, jako kdyby prodala poměrně velké množství drog. "Obžalovaná byla shledána vinnou z nedovolené výroby, šíření a jiného nakládání s omamnými a psychotropními látkami a jedy a byl jí uložen nepodmíněný trest v délce trvání 8 let. Zároveň ji byl uložen zákaz činnosti po dobu 4 let," tlumočí verdikt soudu Klára Krystynová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lékárnice se ke všemu přiznala. Prý nedomyslela závažnost svého jednání. "Hluboce svého jednání lituji. Ohrozila jsem svou rodinu, kolegyně a provoz lékárny," řekla před soudem obžalovaná lékárnice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trest je na spodní hranici sazby, která je 8 - 12 let. Lékárnice si ponechala lhůtu na rozmyšlenou, zda trest přijme. V této právní kvalifikaci ale nižší trest být ani nemůže. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trest je na spodní hranici sazby, která je 8 - 12 let. Lékárnice si ponechala lhůtu na rozmyšlenou, zda trest přijme. V této právní kvalifikaci ale nižší trest být ani nemůže.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nálezů použitých jehel v Novém Jičíně přibývá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -193,190 +307,119 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policií hledaný 13letý Petr Ščuka si na facebooku říká Bengoro, což znamená zlý nebo ďábelský. Vzhledem k jeho činům, je to poměrně přesná charakteristika. Za necelé dva měsíce spáchal v Ostravě 3 loupeže a při té poslední dokonce pobodal ženu. Jak je to možné? Úplně jednoduše. Výchovné ústavy pro nezletilé zločince jsou v celé zemi pouze dva a ty jsou plné. Proto tento nebezpečný a agresivní chlapec žije v dětském domově, odkud utíká. V Ostravě - Mariánských Horách kvůli němu dokonce policie zesílila hlídky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí po odvysílání už naší čtvrté reportáže o tomto mladistvém zločinci se najednou probudilo ministerstvo školství, mládeže a tělovýchovy, pod které výchovné ústavy patří a místo v tzv. pasťáku najednou bylo. „Ministerstvo školství na situaci okamžitě reagovalo a i přes naplněné kapacity příslušných výchovných ústavů místo zajistilo, a to ve výchovném ústavu Ostrava – Hrabůvka, pracoviště Janová ," uvádí mluvčí Ministerstva školství, mládeže a tělovýchovy Aneta Lednová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připomenu, že první loupež spáchal Petr Ščuka v říjnu loňského roku a od té doby už utekl z dětského domova mnohokrát. S útěky je ale zřejmě konec. Ústav v Janové nemá sice mříže, ale okna se otevírat vůbec nedají, všude jsou vysoké zdi a spousta kamer. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ščuka je ale už od 21. února na útěku. Oblíbeným místům, jako jsou například Mariánské Hory v Ostravě, kde už spáchal tři loupeže, se asi zatím vyhýbá. Pokud můžete podat policii informace o jeho pohybu, volejte linku 158. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ščuka je ale už od 21. února na útěku. Oblíbeným místům, jako jsou například Mariánské Hory v Ostravě, kde už spáchal tři loupeže, se asi zatím vyhýbá. Pokud můžete podat policii informace o jeho pohybu, volejte linku 158.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Emisaři upozorňují na záření z mobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobilní telefon: dobrý sluha, ale špatný pán. I tak by se dalo shrnout používání tohoto přístroje, které vlastní skoro každý z nás. Na škodlivé modré záření z displeje upozorňují studenti ze Slezského gymnázia. Mnohé studie prokázaly, že může způsobovat psychická onemocnění, spánkové poruchy i rakovinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenti Slezského gymnázia v rámci Projektu Emise vysvětlují svým vrstevníkům, v čem je modré záření z mobilních telefonů škodlivé. Mnohé studie totiž prokázaly, že může narušit přirozený biorytmus člověka, a tím i činnost mozku. Zvlášť, pokud mobil používáme předtím, než jdeme spát. Záření totiž klame tělo a říká mu, že je den. A to pak nemůže odpočívat. Mnohé studie potvrzují, že důsledkem toho jsou mnohé civilizační choroby.</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Nejméně 1,5 před spaním se ale modrému záření vyhněte. Pokud ještě těsně před usnutím hledíte na displej mobilu, tělo oddaluje fázi spánku a neregeneruje. Nedochází totiž k tvorbě zmíněného melatoninu. Studie už prokázaly, že důsledkem toho jsou deprese, obezita či rakovina prsu nebo prostaty. </w:t>
+        <w:t xml:space="preserve">Studenti Slezského gymnázia v rámci Projektu Emise vysvětlují svým vrstevníkům, v čem je modré záření z mobilních telefonů škodlivé. Mnohé studie totiž prokázaly, že může narušit přirozený biorytmus člověka, a tím i činnost mozku. Zvlášť, pokud mobil používáme předtím, než jdeme spát. Záření totiž klame tělo a říká mu, že je den. A to pak nemůže odpočívat. Mnohé studie potvrzují, že důsledkem toho jsou mnohé civilizační choroby. "Já jsem před 15 – 20 lety řešila problémy psychické, kdy děti měly problémy s rozchodem rodičů, se známkami. Teď spíš se řeší případy, kdy studenti jsou nespokojení, psychicky labilní a neví, z čeho,“ říká preventistka ze Slezského gymnázia Kamila Tkáčová. Také proto se gymnazisté pustili do osvěty. Protože je používání mobilního telefonu v dnešní době téměř nevyhnutelné, radí alespoň, jak negativní vlivy minimalizovat. „Doporučujeme stahovat blue light filtry, které potlačují modré světlo, které škodí,“ vysvětluje studentka Kateřina Mališková. Modré světlo, jehož zdrojem je Slunce, je pro všechny živočichy i člověka důležité zejména přes den. Udržuje totiž bdělost tím, že zabraňuje produkci melatoninu.  „Když používáte mobil nebo tablet přes den tak to nevadí. Protože přes den máte kolem sebe spoustu přirozeného světla,“ dodává fyzikář Radim Frič. Nejméně 1,5 před spaním se ale modrému záření vyhněte. Pokud ještě těsně před usnutím hledíte na displej mobilu, tělo oddaluje fázi spánku a neregeneruje. Nedochází totiž k tvorbě zmíněného melatoninu. Studie už prokázaly, že důsledkem toho jsou deprese, obezita či rakovina prsu nebo prostaty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči mají k dispozici nové garáže i zázemí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavští hasiči mají k dispozici nové prostory pro parkování vozidel i relaxaci. Díky nástavbě získali zázemí také zdravotníci, kteří tady mají své výjezdové pracoviště. O financování těchto stavebních úprav se podělil stát a Moravskoslezský kraj. Dílem přispělo i město Opava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jednopodlažní hala v areálu opavské hasičské stanice sloužila ke garážování výjezdových vozidel. Kvůli prasklinám na obvodovém plášti i zatékání do střechy ale byla oprava nevyhnutelná.</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Integrovaný záchranný systém Moravskoslezského kraje se začal budovat v roce 1993, kdy v Ostravě vzniklo jako první v republice dispečerské pracoviště Centra tísňového volání. A tak začaly být z jednoho místa koordinovány práce jednotlivých složek záchranného systému – tedy hasičů, zdravotníků i policistů.</w:t>
+        <w:t xml:space="preserve">Jednopodlažní hala v areálu opavské hasičské stanice sloužila ke garážování výjezdových vozidel. Kvůli prasklinám na obvodovém plášti i zatékání do střechy ale byla oprava nevyhnutelná. "Ta budova byla stavěná v první etapě, kdy se uvažovalo o zvednutí do vyšších pater. A tím, že tedy střecha byla postavena jen jako provizorium, tak její životnost prostě nebyla tak dlouhá," řekl důvody přestavby ředitel opavských hasičů Kamil Pastuszek. Rekonstrukce budovy a její nástavba vyřešila hned několik problémů: jednak se rozšířily prostory pro parkování zásahové techniky, jednak se také přistavily prostory pro zdravotníky, kteří tady mají výjezdové pracoviště. Jejich zázemí totiž bylo dříve přímo vedle parkujících aut.  „Jednalo se o vestavbu tvořenou adaptovanými unimobuňkami postavenými v prostoru garáže,“ vzpomíná šéf opavských záchranářů Petr Černohorský. Díky nástavbě budovy mají teď nově opavští hasiči k dispozici také klidovou zónu. Kromě místností pro odpočinek je to i sauna s vířivkou a také tělocvična. Ani v těchto prostorách ovšem nechybí signalizace pro případný poplach.  „Ideální je, když se po zásahu mají hasiči kam vrátit, a aby svůj odpočinek nebo svou přípravu na další výjezdy či povolání mohli realizovat v důstojných podmínkách. V uvozovkách ten opavský standart bych si přál pro celou českou republiku,“ pochválil přestavbu ministr vnitra a místopředseda vlády Jan Hamáček. Na rekonstrukci haly za 44 milionů korun se podílel stát, Moravskoslezský kraj i město Opava. „Já si troufám říct, že my ze všech krajů přispíváme do oblasti IZS nejvíce. Proto také tvrdím, že IZS MSK patří k nejlepším, pokud vůbec není nejlepší,“ shrnul hejtman Moravskoslezského kraje Ivo Vondrák. Integrovaný záchranný systém Moravskoslezského kraje se začal budovat v roce 1993, kdy v Ostravě vzniklo jako první v republice dispečerské pracoviště Centra tísňového volání. A tak začaly být z jednoho místa koordinovány práce jednotlivých složek záchranného systému – tedy hasičů, zdravotníků i policistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -452,93 +495,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-02-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>