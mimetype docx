--- v0 (2025-12-29)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.2.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté dopadli 13letého lupiče, schovával se v posteli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Včera odpoledne ukončili policisté kauzu 13letého lupiče z Ostravy. Jak z našeho zpravodajství víte, jde o chlapce, který neustále utíkal z dětského domova a na útěku pak páchal loupeže. Po zveřejnění tohoto případu, se pro něj zázračně rychle našlo místo ve výchovném ústavu s přísnějším režimem. V úterý jej policisté dopadli. Ukrýval se v ostravském bytě pod peřinami v posteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fotografie 13letého lupiče, která se 21. února objevila v policejním pátrání rychle obletěla média po celé zemi. Tento školák spáchal od začátku roku v Ostravě tři loupeže. Trestnou činnost páchal delší dobu a tak mu byla už v roce 2018 nařízena ústavní výchova. Jenže ústavy jsou plné a tak žil v dětském domově se školou v Těrlicku, odkud utekl, kdy se mu zachtělo. Vygradovalo to loupeží, kdy pod vlivem drog pobodal a okradl na ulici v Ostravě ženu. Poté, co o případu informovala média, našlo se najednou zázračně místo v ústavu pro mládež s extrémními poruchami chování v Janové. "Ministerstvo školství na situaci okamžitě reagovalo a přes naplněné kapacity příslušných výchovných ústavů místo zajistilo," pochlubila se mluvčí Ministerstva školství, mládeže a tělovýchovy Aneta Lednová.</w:t>
@@ -157,86 +272,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Benefiční koncert pro Slezskou nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkým rozčarováním skončil benefiční koncert pro Slezskou nemocnici. Jeho organizátor Petr Tomeček nevyplatil vystupujícím umělcům dohodnuté honoráře ani další služby. Vybrané peníze za vstupné ale nemocnice dostane.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na benefičním koncertě pro anesteziologicko-resuscitační oddělení Slezské nemocnice v Opavě vystoupila celá plejáda umělců - např. zpěváci Daniel Hůlka, Bára Basiková, sopranistka Vanda Šípová nebo klavíristka Lucie Kaucká. Během dvouhodinového programu zazněla chrámová, klasická i muzikálová hudba. S vystupujícími hvězdami si zazpívaly také děti z opavského pěveckého sboru Domino.</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">"Veškeré peníze, které vybrala Opavská kulturní organizace půjdou na účet Slezské nemocnice, tak jak to bylo od začátku nastaveno," slibuje Heříková. </w:t>
+        <w:t xml:space="preserve">Na benefičním koncertě pro anesteziologicko-resuscitační oddělení Slezské nemocnice v Opavě vystoupila celá plejáda umělců - např. zpěváci Daniel Hůlka, Bára Basiková, sopranistka Vanda Šípová nebo klavíristka Lucie Kaucká. Během dvouhodinového programu zazněla chrámová, klasická i muzikálová hudba. S vystupujícími hvězdami si zazpívaly také děti z opavského pěveckého sboru Domino. "Já často spolupracuji s dětskými i dospělými sbory. A když ten sbor je dobře vedený, má náročný repetoár, tak je to krásná spolupráce," pochvalovala si Bára Basiková Tuto benefiční akci připravil ve spolupráci s Opavskou kulturní organizací Petr Tomeček, který na něm také sám vystoupil. Hned po koncertě ale odjel. Aniž by umělcům vyplatil honoráře. Neuhradil ani smluvené ubytování pro účinkující a občerstvení. Podle našich informací se jedná dohromady o 200 000 korun. "Bylo domluveno, že je vyplatí umělce před výkonem svého vystoupení, ale oni ty peníze nedostali," říká Štěpánka Perková, která je manažerkou Dana Hůlky. A Ondřej Málek, manažer Báry Basikové dodává: "Zaskočilo mne, že došlo k této faux pas záležitosti." Tomeček musel své jednání vysvětlovat policii. Jit by totiž mohlo o podvod či zpronevěru. Organizátor slíbil, že své závazky uhradí. "Umělci si vystavili na tyto částky faktury a ty jim budou proplaceny," zavázal se Tomeček. Asi 56 000 korun, které za prodej lístků utržila spolupořádající Opavská kulturní organizace, nakonec dobré věci poslouží. "Veškeré peníze, které vybrala Opavská kulturní organizace půjdou na účet Slezské nemocnice, tak jak to bylo od začátku nastaveno," slibuje Heříková. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První výměny výtahů v Havířově jsou dokončeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -261,53 +341,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé v domě oceňují především, že je nový výtah prostornější, tišší a hlavně už nestojí v mezipatrech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dalo se to zvládnout. Je to super, je to tiché. A co říkáte na to, že už to nestojí v mezi patře? Je to ještě lepší, protože se muselo chodit osm schodů a teď to přímo zastaví na patře. Když je někdo vozíčkář, je to lepší," řekl nájemník. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Konečně to je. I když já jsem po úraze páteře a lezla jsem skoro po čtyřech, ale zvládla jsem to. Začínali až v osm, takže ani nebyl rámus,” dodala nájemnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letošním roce bude chtít město vyměnit celkem 45 výtahů. Dalších zhruba 80 pak do roku 2022. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letošním roce bude chtít město vyměnit celkem 45 výtahů. Dalších zhruba 80 pak do roku 2022.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Angličtinu se v NJ učí s paletou barev v ruce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -458,93 +537,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-02-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>