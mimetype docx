--- v0 (2025-12-20)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.2.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce šachy rozšířit do škol i školek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Umíte si představit čtyřleté děti v mateřské školce, jak hrají šachy? V Ostravě to už brzy bude běžné. Město na tom spolupracuje s šachovým svazem. Šachy by měly proniknou i do základních škol a do projektu ze zapojila i pedagogická fakulta Ostravské univerzity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Šachový svaz podepsal s vedením Ostravy, Ostravské univerzity a Střediskem volného času Korunka memorandum, jehož cílem je výuka šachu v mateřských a základních školách. Učitelé a studenti pedagogiky budou moci navíc získat trenérskou licenci. "Všem učitelům vedoucím kroužků nabízíme školení trenérů IV. třídy. Je to online. Dáme jim přístup zdarma," vysvětluje místopředseda Šachového svazu ČR Martin Petr. </w:t>
@@ -185,102 +300,100 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolik se podaří vytřídit materiálu ještě k dalšímu zpracování, záleží na pečlivosti pracovníků u třídící linky. Ti byli proškoleni tak, aby rozeznali jednotlivá označení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pro tu novou firmu vybíráme obaly od šamponů, od aviváží, od pracích prášků, masa. Musíme se dívat na označení, které je zespoda," řekla pracovnice Technických služeb Havířov Simona Niedelská.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to pro vás nyní více náročnější ta práce?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Musíme se více dívat, co je správně, které obaly tam patří,” dodala pracovnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Musíme se více dívat, co je správně, které obaly tam patří,” dodala pracovnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Technické služby se v tomto roce připravují na ještě jednu novinku, nově budou rozmístěny šedé kontejnery na kovové obaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Armáda ČR se prezentovala bohumínským žákům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rámci projektu Příprava občanů k obraně státu realizuje Ministerstvo obrany podpůrné aktivity na základních školách. Děti se tak dozvídají přímo od vojáků, jak funguje naše armáda, a také si vyzkouší řadu věcí v praxi. Jedna taková akce proběhla i na ZŠ v Bohumíně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tělocvična Základní školy Dr. Edvarda Beneše v Bohumíně se na jedno dopoledne proměnila ve vojenský tábor. Vojáci zde v rámci projektu POKOS, tedy Přípravy občanů k obraně státu, žákům prezentovali a ukázali vše podstatné, co souvisí s naší armádou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Žákům jsme odprezentovali stav armády, bavili jsme se o krizových situacích, o zapojení ČR do mezinárodních organizací a nyní jsme děti rozdělili na čtyři stanoviště, kde si vyzkouší ochrannou masku, seznámí se s výstrojí armády, kolega má ukázky o poskytování první pomoci a další stanoviště je střelba na simulátoru, ”uvedl mluvčí Krajského vojenského velitelství Ostrava Martin Ogořalek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Žákům jsme odprezentovali stav armády, bavili jsme se o krizových situacích, o zapojení ČR do mezinárodních organizací a nyní jsme děti rozdělili na čtyři stanoviště, kde si vyzkouší ochrannou masku, seznámí se s výstrojí armády, kolega má ukázky o poskytování první pomoci a další stanoviště je střelba na simulátoru, ”uvedl mluvčí Krajského vojenského velitelství Ostrava Martin Ogořalek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentace se účastnil celý druhý stupeň základní školy, tedy více než sto dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa, žáci ZŠ Dr. E. Beneše, Bohumín : 1. “Bylo to zajímavé, naučné a moc mě to bavilo.” 2. “Nejvíce se těším na tu střelbu, to bude super.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Děti to v první řadě velmi baví. Vojáci to mají vzorně připravené a je to opravdu zajímavé pro ty děti,” sdělil učitel ZŠ Dr. E. Beneše, Bohumín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -473,93 +586,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-02-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>