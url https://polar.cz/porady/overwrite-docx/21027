--- v0 (2025-12-28)
+++ v1 (2026-04-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2020, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Ostravy se po zimě vrací oblíbená sdílená kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od pondělního rána zaplavily ulice Ostravy po zimní přestávce sdílená kola. V loňském roce byl tento způsob dopravy velmi oblíbený a proto ho ostravský magistrát podporuje i v letošním roce. Znamená to, že je stejně jako loni, prvních 15 minut jízdy zadarmo. Kole je ale mnohem více a přibylo samozřejmě i stanic se stojany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sdílená kola jsou zpátky v Ostravě. Tato zpráva jistě potěšila tisíce ostravanů, kteří už si na službu zvykli a tento způsob dopravy si i oblíbili. Kol znovu přibylo. Ta loňská prošla přes zimu servisem a 400 je jich úplně nových. Možná vás potěší i to, že je dodává česká firma a domácí jsou i některé komponenty. "Hlavní novinkou je systém, který umožní zákazníkům půjčovat kola 24 hodin denně. Zvláště to ocení ti, kteří neměli chytrý telefon. Máme naprosto nová kola, která mají řadu vylepšení," popisuje novinky jednatel společnosti Next Bike Lukáš Luňák.</w:t>
@@ -277,93 +392,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-04-03-2020-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>