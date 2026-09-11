--- v0 (2025-12-20)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otužilci si zaplavali v nově napuštěném Čerťáku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičíňáci symbolicky otevřeli nádrž Čerťák, která je po opravách opět plná vody. Někteří do ní jen namočili kotníky, největší otužilci ale rozčeřili hladinu plaveckými tempy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teplota vzduchu 8 stupňů, ovšem s mírným větrem, teplota vody novojičínského Čerťáku 3 stupně. Přesto se nádrž přímo fyzicky rozhodlo odemknout zhruba 40 plavců. Další asi 3 stovky účastníků pozorovali událost ze břehu. </w:t>
@@ -164,68 +279,66 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhruba šest měsíců museli lékaři v Havířově ordinovat v náhradních prostorách, a to kvůli rozsáhlé rekonstrukci zdravotního střediska. Doktoři i pacienti oceňují především vybudování výtahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdravotní středisko v městské části Havířov Bludovice je jedním z pěti, které dlouhé roky chátralo. V loňském roce se všichni lékaři museli na několik měsíců odstěhovat, aby mohla být provedena rekonstrukce budovy. A tohle je výsledek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tady ta rekonstrukce byla opravdu rozsáhlá. Vyměnilo se od sociálního zařízení, přes nový výtah, který tady nebyl. Což je asi největší plus tady toho střediska. Ordinace se předělávaly, elektřina, střecha se předělávala. Zateplení a okna,” řekl jednatel společnosti MRA Jiří Lankočí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Je to úžasné, všechno nové. Výtah tu máme, to jsme neměli. Pacienti museli po schodech, nebo jsem musela já za nimi dolů, takže spokojenost,” uvedla lékařka Věra Baarová.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Je to úžasné, všechno nové. Výtah tu máme, to jsme neměli. Pacienti museli po schodech, nebo jsem musela já za nimi dolů, takže spokojenost,” uvedla lékařka Věra Baarová. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Určitě je to moc hezčí. Chyběl nám výtah. Já mám bolavé nohy,” řekla pacientka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to výborné, jak je to všechno předělané. Nemůžu si stěžovat. Plus ten výtah,” dodala jiná paní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je to výborné, jak je to všechno předělané. Nemůžu si stěžovat. Plus ten výtah,” dodala jiná paní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce byla zaplacena z fondu nájemního bydlení a vyšla na 22 milionů korun. V současné době jsou opraveny tři střediska. Na dalších dvou práce ještě probíhají. Celkově město za všech pět budov zaplatí přes 80 milionů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci zhlédli upravenou verzi filmu V síti</w:t>
       </w:r>
     </w:p>
@@ -484,93 +597,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>